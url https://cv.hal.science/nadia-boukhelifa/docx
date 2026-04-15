--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -836,252 +836,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: Special issue on genetic programming, evolutionary computation and visualization</w:t>
+                <w:t xml:space="preserve">The CENDARI Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Bulatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Knežević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10710-018-9333-4⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619702v1</w:t>
+                <w:t xml:space="preserve">hal-01523102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CENDARI Infrastructure</w:t>
+                <w:t xml:space="preserve">Guest editorial: Special issue on genetic programming, evolutionary computation and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (2), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.313-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10710-018-9333-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523102v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centered design practices in digital humanities - experiences from DARIAH and CENDARI</w:t>
               </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (12), pp.2769-2778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,200 +2011,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t>
+                <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omi Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Briggs Twitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222926v1</w:t>
+                <w:t xml:space="preserve">hal-05285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omi Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,182 +2240,174 @@
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briggs Twitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Munch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285797v1</w:t>
+                <w:t xml:space="preserve">hal-05222926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Machine Learning-enhanced dynamic hybrid models for a nanobody scorpion antivenom production with Escherichia coli</w:t>
               </w:r>
@@ -3713,51 +3713,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
+                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
@@ -3792,685 +3792,685 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607681v1</w:t>
+                <w:t xml:space="preserve">hal-01607872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472865v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
+                <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604947v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607872v1</w:t>
+                <w:t xml:space="preserve">hal-01604947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research prospects in the design and evaluation of interactive evolutionary systems for art and science</w:t>
+                <w:t xml:space="preserve">Eliciting Strategies and Tasks in Uncertainty-Aware Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI workshop on Human Centred Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visual Analytics Science and Technology (IEEE VAST 2016) [Poster Paper]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532589v1</w:t>
+                <w:t xml:space="preserve">hal-01404022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research prospects in the design and evaluation of interactive evolutionary systems for art and science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CHI workshop on Human Centred Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366587v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
+                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
@@ -4488,237 +4488,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
+              <w:t xml:space="preserve">FoodSIM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482084v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Strategies and Tasks in Uncertainty-Aware Data Analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Eagan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visual Analytics Science and Technology (IEEE VAST 2016) [Poster Paper]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore (Maryland), United States</w:t>
+              <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404022v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting strategies and tasks in uncertainty-aware data analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hurron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,252 +4750,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed Approach for the Evaluation of a Guided Exploratory Visualization System</w:t>
+                <w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Dimara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVis Workshop on Reproducibility, Verification and Validation in Visualization (EuroRV³).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cagliary, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/eurova.20151095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153887v1</w:t>
+                <w:t xml:space="preserve">hal-01156527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t>
+                <w:t xml:space="preserve">A Mixed Approach for the Evaluation of a Guided Exploratory Visualization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroVis Workshop on Reproducibility, Verification and Validation in Visualization (EuroRV³).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/eurova.20151095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01156527v1</w:t>
+                <w:t xml:space="preserve">hal-01153887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Visual Exploration: Experimental Analysis of Algorithm Behaviour</w:t>
               </w:r>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Visual Analytics Science and Technology (VAST 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.147--154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5300,200 +5300,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing heterogeneous utility data : a case for aesthetic design</w:t>
+                <w:t xml:space="preserve">Uncertainty visualization: why might it fail?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duke</w:t>
+                <w:t xml:space="preserve">David John Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2009, 30. Annual Conference of the European Association for Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1520340.1520616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601438v1</w:t>
+                <w:t xml:space="preserve">hal-01601437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty visualization: why might it fail?</w:t>
+                <w:t xml:space="preserve">Visualizing heterogeneous utility data : a case for aesthetic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David John Duke</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics 2009, 30. Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601437v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing the unseen: delivering integrated underground utility data in the uk</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aesthetics of the underworld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6084,51 +6084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uncertain reality of underground assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS/CA/DGfK Joint Workshop on Visualization and Exploration of Geospatial Data, International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6861,51 +6861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances de la visualisation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7022,51 +7022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7910, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7257,51 +7257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Potter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3302172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02182349v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Stiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Bulatovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-Lena Meiners" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/abitech-2017-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Sariali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Catonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2106/JBJS.N.00753" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dykes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.262" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Rodgers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02557388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barczewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382845" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01826714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Eagan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Duke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520616" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cohn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Parker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Frau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodgers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2002.1028828" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chakhchoukh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Potter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3302172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02182349v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Stiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Bulatovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-Lena Meiners" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/abitech-2017-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Sariali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Catonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2106/JBJS.N.00753" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dykes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.262" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Rodgers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02557388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barczewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382845" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01826714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Eagan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Duke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cohn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Parker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Frau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodgers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2002.1028828" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chakhchoukh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>