--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -598,1872 +598,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
+                <w:t xml:space="preserve">Understanding How In-Visualization Provenance Can Support Trade-off Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Mehdi Chakhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (9), pp.3758 - 3774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3171074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993348v1</w:t>
+                <w:t xml:space="preserve">hal-03692163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Alternatives in Data Analysis Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in Evaluating Interactive Visual Machine Learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiali Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934593⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3017064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182349v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CENDARI Infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Bulatović</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milica Knežević</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t>
+              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.44-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523102v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: Special issue on genetic programming, evolutionary computation and visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Role of Alternatives in Data Analysis Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10710-018-9333-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, IEEE Transactions of Visualization and Computer Graphics, 26 (1), pp.66--76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619702v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-centered design practices in digital humanities - experiences from DARIAH and CENDARI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest editorial: Special issue on genetic programming, evolutionary computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABI Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/abitech-2017-0002⟩</w:t>
+              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.313-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10710-018-9333-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606630v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation of an IEC Framework for Guided Visual Search</w:t>
+                <w:t xml:space="preserve">The CENDARI Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Bulatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milica Knežević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00161⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3092906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218959v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three-dimensional planning-assisted and conventional acetabular cup positioning in total hip arthroplasty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-centered design practices in digital humanities - experiences from DARIAH and CENDARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Thoden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadi Sariali</w:t>
+                <w:t xml:space="preserve">Juliane Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Bulatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna-Lena Meiners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pascal Moussellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Joint Surgery, American Volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 98 (2), pp.108-116. </w:t>
+              <w:t xml:space="preserve">ABI Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2106/JBJS.N.00753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/abitech-2017-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607252v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation With Expert Users</w:t>
+                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation of an IEC Framework for Guided Visual Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (3), pp.31-40. </w:t>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.55-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.12090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805234v1</w:t>
+                <w:t xml:space="preserve">hal-01218959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketchy Rendering for Information Visualization</w:t>
+                <w:t xml:space="preserve">Comparison of three-dimensional planning-assisted and conventional acetabular cup positioning in total hip arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Wood</w:t>
+                <w:t xml:space="preserve">El Hadi Sariali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+                <w:t xml:space="preserve">Yves Catonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Isenberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Pascal Moussellard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Joint Surgery, American Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (2), pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2106/JBJS.N.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720824v1</w:t>
+                <w:t xml:space="preserve">hal-01607252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Sketchiness as a Visual Variable for the Depiction of Qualitative Uncertainty</w:t>
+                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation With Expert Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (12), pp.2769-2778. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717441v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Depictions of Search Results: using glyphs and coordinated multiple-views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sketchy Rendering for Information Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Dykes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YLEM Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Proceedings Scientific Visualization / Information Visualization, 18 (12), pp.2749--2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604510v1</w:t>
+                <w:t xml:space="preserve">hal-00720824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluating Sketchiness as a Visual Variable for the Depiction of Qualitative Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2769-2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Depictions of Search Results: using glyphs and coordinated multiple-views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YLEM Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (2), pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A model and software system for coordinated and multiple views in exploratory visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Rodgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (4), pp.258-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/palgrave.ivs.9500057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briggs Twitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285797v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Modeling and Domain Expertise Through Visualization: A Case Study on Bread-Making with Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omi Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3706599.3720102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Exploring a Machine Learning Model with Interactive Visualization and a Chat Assistant for Bread-Making Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omi Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briggs Twitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenFoodTech 2025 - 4th edition of Green Food Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint Malo (Palais du Grand Large), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222926v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Machine Learning-enhanced dynamic hybrid models for a nanobody scorpion antivenom production with Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Martínez Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Alonso Villela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,3686 +2720,3790 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Honololu, Hawaii, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3613905.3637107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une interface de simulation multi-agents pour la gestion concertée des territoires pastoraux de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '23: 34. International Francophone Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3577590.3589606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Domain Experts Structure Their Exploratory Data Analysis: Towards a Machine-Learned Storyline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Case Study of Using Analytic Provenance to Reconstruct User Trust in a Guided Visual Analytics System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems Extended Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3334480.3382845⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Workshop on TRust and EXpertise in Visual Analytics (TREX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, New Orleans, United States. pp.45-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TREX53765.2021.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557388v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">How Domain Experts Structure Their Exploratory Data Analysis: Towards a Machine-Learned Storyline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems Extended Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3334480.3382845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737033v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding alternatives in data analysis activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiali Liu</w:t>
+                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2019 Workshop on Human-Centered Study of Data Science Work Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.5</w:t>
+              <w:t xml:space="preserve">Journée Visu 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192510v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study on Visual Exploration of Model Simulations by Multiple Types of Experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding alternatives in data analysis activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI 2019 Workshop on Human-Centered Study of Data Science Work Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005699v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sense of Data Workers' Sense Making Practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Exploratory Study on Visual Exploration of Model Simulations by Multiple Types of Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James R Eagan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI EA '18: Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826714v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a novel perspective coupling artificial intelligence and life science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Making Sense of Data Workers' Sense Making Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R Eagan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.8</w:t>
+              <w:t xml:space="preserve">CHI EA '18: Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192521v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a novel perspective coupling artificial intelligence and life science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736924v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CHAM, Switzerland. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266291v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607872v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2017, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3025453.3025738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Strategies and Tasks in Uncertainty-Aware Data Analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visual Analytics Science and Technology (IEEE VAST 2016) [Poster Paper]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404022v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research prospects in the design and evaluation of interactive evolutionary systems for art and science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI workshop on Human Centred Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliciting Strategies and Tasks in Uncertainty-Aware Data Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visual Analytics Science and Technology (IEEE VAST 2016) [Poster Paper]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366587v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting strategies and tasks in uncertainty-aware data analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Eagan</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Conference on Visual Analytics Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. 2 p</w:t>
+              <w:t xml:space="preserve">FoodSIM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602335v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t>
+                <w:t xml:space="preserve">Eliciting strategies and tasks in uncertainty-aware data analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hurron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2016 Conference on Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156527v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Approach for the Evaluation of a Guided Exploratory Visualization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVis Workshop on Reproducibility, Verification and Validation in Visualization (EuroRV³).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Visual Exploration: Experimental Analysis of Algorithm Behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting Historical Research Through User-Centered Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Dimara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO workshop on Genetic and Evolutionary Computation (VizGEC 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2464576.2482717⟩</w:t>
+              <w:t xml:space="preserve">sixth international Eurovis workshop on visual analytics (EuroVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cagliary, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/eurova.20151095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818641v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoGraphDice: Interactive Evolution for Visual Analytics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Visual Exploration: Experimental Analysis of Algorithm Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 IEEE Congress on Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEC.2012.6256553⟩</w:t>
+              <w:t xml:space="preserve">GECCO workshop on Genetic and Evolutionary Computation (VizGEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.1373-1380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2464576.2482717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721999v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Aggregation of Wikipedia Data for Visual Analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoGraphDice: Interactive Evolution for Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Visual Analytics Science and Technology (VAST 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VAST.2010.5652896⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaodong Li, Jun 2012, Brisbane, Australia. pp.2286-2293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2012.6256553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690084v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty visualization: why might it fail?</w:t>
+                <w:t xml:space="preserve">Real-time Aggregation of Wikipedia Data for Visual Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David John Duke</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1520340.1520616⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of Visual Analytics Science and Technology (VAST 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.147--154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2010.5652896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601437v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing heterogeneous utility data : a case for aesthetic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2009, 30. Annual Conference of the European Association for Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the unseen: delivering integrated underground utility data in the uk</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty visualization: why might it fail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaihua Fu</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David John Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoWeb 2009 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1520340.1520616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601320v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aesthetics of the underworld</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeing the unseen: delivering integrated underground utility data in the uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Duke</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaihua Fu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">GeoWeb 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601424v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic coordinated email visualization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The aesthetics of the underworld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Computer Graphics, Visualization and Computer Vision (WSCG' 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Plzen, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601421v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coordination model for explor atory multi-view visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic coordinated email visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coordinated and Multiple Views in Exploratory Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, NA, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Computer Graphics, Visualization and Computer Vision (WSCG' 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Plzen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604123v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards coordination-intensive visualization software</w:t>
+                <w:t xml:space="preserve">A coordination model for explor atory multi-view visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roberts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Rodgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREP 2003 - Postgraduate Research Conference in Electronics, Photonics, Communications and Software</w:t>
+              <w:t xml:space="preserve">International Conference on Coordinated and Multiple Views in Exploratory Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601419v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiform glyph based web search result visualization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards coordination-intensive visualization software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rodgers</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rodgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PREP 2003 - Postgraduate Research Conference in Electronics, Photonics, Communications and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, NA, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603331v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiform glyph based web search result visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2002.1028828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The uncertain reality of underground assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS/CA/DGfK Joint Workshop on Visualization and Exploration of Geospatial Data, International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6171,523 +6513,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizations to support trade-off comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chakhchoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orsay, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of interactive machine learning systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning for agri-food processes: learning from data, human knowledge and interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Machine Learning Visible, Explainable, Trustworthy and Transparent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-90403-0_17⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.261-286, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-91167-2.00006-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791670v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Machine Learning for Applications in Food Science and Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of interactive machine learning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Machine Learning, Springer, ISBN 978-3-319-90403-0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human and Machine Learning Visible, Explainable, Trustworthy and Transparent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPRINGER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-360, 2018, Human-Computer Interaction Series, 978-3-319-90403-0; 978-3-319-90402-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90403-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482108v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactive Machine Learning for Applications in Food Science and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human and Machine Learning, Springer, ISBN 978-3-319-90403-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-3-319-90403-0; 978-3-319-90402-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utility data integration and knowledge representation in the UK: the VISTA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hickinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geohydroinformatics : Integrating GIS and Water Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC PRESS, 2013, 9781420051209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6697,420 +7173,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for agri-food processes: 4 learning from data, human knowledge and interactions| Book chapter Part of ISBN: 9780323984836 Current developments in biotechnology and bioengineering 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de la visualisation en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization and Decision Making Design Under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR GMPA, AgroParisTech, INRA; SID - Sociologie Information-Communication Design; Télécom ParisTech; SES - Département Sciences Economiques et Sociales; Univ. Paris-Saclay. 2019</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dagstuhl Reports (Vol. 12, No. 8). Schloss Dagstuhl-Leibniz-Zentrum für Informatik. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02317029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tendances de la visualisation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR GMPA, AgroParisTech, INRA; SID - Sociologie Information-Communication Design; Télécom ParisTech; SES - Département Sciences Economiques et Sociales; Univ. Paris-Saclay. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluating Sketchy Lines for the Visualization of Qualitative Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7910, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7257,51 +7821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Potter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3302172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02182349v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Stiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Bulatovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-Lena Meiners" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/abitech-2017-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Sariali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Catonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2106/JBJS.N.00753" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dykes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.262" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Rodgers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02557388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barczewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382845" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01826714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Eagan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Duke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cohn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Parker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Frau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodgers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2002.1028828" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chakhchoukh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Potter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3302172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chakhchoukh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3171074" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Drucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3017064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02182349v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523102v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Bulatovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Stiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Bulatovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna-Lena Meiners" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/abitech-2017-0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Sariali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Catonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2106/JBJS.N.00753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dykes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rodgers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Rodgers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.ivs.9500057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omi Johnson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Munch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudrit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3720102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez Men&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TREX53765.2021.00013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02557388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barczewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382845" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01826714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Eagan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01156527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurova.20151095" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2010.5652896" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Duke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1520340.1520616" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cohn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Parker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Fu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Frau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodgers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2002.1028828" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00006-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Johnson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Potter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682965v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>