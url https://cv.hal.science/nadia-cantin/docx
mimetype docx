--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia CANTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéométrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5568-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupícuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1636-1656. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Approach for Identification of Organic Residues Preserved in Roman Amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significances of Bioengineering &amp; Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/SBB.2021.04.000591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze Katja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocoum Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.185-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR as a new tool for cultural heritage application: The provenance of ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutiérrez Garcia-M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.795-808. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archaeometry in eastern Senegal: The connections between raw materials and finished ceramic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1181-1190. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions et continuités dans la vallée de la Falémé (Sénégal) : résultats de la 18ème année de recherche du programme international « Peuplement humain et paléoenvironnement en Afrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelmoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.103--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the use of the Tin-Glazed Earthenware Technique in the Production of the French Medieval Pavement of Suscinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine de Grigy à Metz (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. apr. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.) : caractérisation fonctionnelle des structures et identification des activités artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Remor de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.261-305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Suscinio I à Suscinio II : rupture ou continuité? Etude archéométrique des carreaux décorés à glaçure transparente des pavements médiévaux du château de Suscinio (Sarzeau, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faïence dans le pavement mixte de la maison-forte de Brain-sur-Allonnes (Maine-et-Loire) : quel mode de transmission technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.243-258. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire récente sur les aires de production de la céramique allobroge (milieu IIes.-début IVes. ap.J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.289-341. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’alun d’alunite en Toscane. Discussion sur les carrières d’alunite de l’Accesa à partir de nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.57--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers des XI-XIIe s. : le site de Fyé &amp;quot;Les Grands Prés&amp;quot; (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thooris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.191-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison in p-XRF spectrometry: methodological approaches for the study of ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dikomitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Methodological Innovations in P-XRF-Studies (MeIn pXRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaela Schauer; Mai Abdelgawad; Nadia Cantin; Daniel Oberndorfer; Karina Grömer; Doris Jetzinger; Katharina Rebay-Salisbury, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-XRF and Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-pXRF workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vinaire en territoire picton : premiers apports de l’étude des amphores régionales et de leur contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Absalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Pluridisciplinaires des Méthodes Contribuant à l’Archéologie (GMPCA); Laboratoire EDYTEM – Environnements, Dynamiques et Territoires de Montagne (Université Savoie Mont Blanc – USMB); Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des céramiques actuelles au Sénégal : un référentiel pour l'archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside an industrial manufactory of ceramic: recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic petrography and actualism : a contribution from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeometry of ceramics in eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating forsaken stages of the South African Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie et archéométrie de la céramique dans la vallée de la Falémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque et rencontre annuelle du programme de recherche international "Peuplement humain et paléoenvironnement en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beaune-Grand-Village (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet -Pont d’Arc (Ardèche) à la caractérisation des feux. expérimentations dans la carrière souterraine de Lugasson (Entre-deux-Mers, Gironde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta dose rates to quartz grains : beyond the infinite matrix assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la diffraction de rayons X pour la caractérisation des ocres préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Bordelaise de Cristallographie 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Cathodoluminescence imagery in ancient material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of portable X-ray fluorescence (pXRF) systems for elemental analysis of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anno Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-ray Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton Territory (1&amp;lt;sup&amp;gt;st&amp;lt;/sup&amp;gt; – 2&amp;lt;sup&amp;gt;nd&amp;lt;/sup&amp;gt; Centuries AD). Study of the locally produced amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (IInd century BC – Ist century AD) 2. Archaeometrical study of content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (Western Center of Gaul, IInd century BC – Isrt century AD) 1-Archaeometrical study of the containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and Nuclear Magnetic Resonance: new applications for old materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sanchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mérida, Mexico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Djoutoubaya ceramics (eastern Senegal). A techno-petro-stylistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw material procurement and chaînes operatoires of pottery in eastern Senegal : environmental or social constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Oumar Khanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine : les nécropoles de Barbey, Barbuise et La Saulsotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rottier Stéphane, Piette Jacques, Mordant Claude. Éditions Universitaires de Dijon, pp.790, 2012, 978-2-36441-013-8. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pz-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphores régionales en territoire picton (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; – III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles ap. J.-C.). Peut-on discriminer les productions des ateliers de Gourgé (79), Naintré (86), Crouzilles (37) et les conteneurs de la rue Saint-Lupien à Rezé (44) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Étude de la céramique Antique en Gaule (SFÉCAG), pp.381-404, 2023, 978-2-9579916-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of Saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioanna Papayianni; Maria Stefanidou; Vasiliki Pachta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Historic Mortars Conference HMC2016 10th-12th October 2016, Santorini, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Building Materials Laboratory of Building Materials Department of Civil Engineering Aristotle University of Thessaloniki, pp.179-186, 2016, 978-960-99922-3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes de la région Rhône-Alpes et du sud de la Bourgogne de l’Ier siècle au Ve siècle ap. J.-C. Répartition des groupes morphologiques et diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batigne Vallet, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement : actes de la table ronde organisée à Lyon les 2 et 3 fevrier 2009 à la Maison de l'Orient et de la Méditerranée, [consacrée aux céramiques communes romaines]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, Maison de l'Orient et de la Méditerranée - Jean Pouilloux, pp.23--38, 2012, Travaux de la Maison de l’Orient, 978-2-35668-024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéométrique des argiles et céramiques du Pays dogon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huysecom, Eric and Mayor, A. and Ozainne, S. and Jeanbourquin, C. and Loukou, S. and Canetti, M. and Ballouche, A. and Cantin, Nadia and Cissé, L. and Eichhorn, B. and Kahlheber, S. and Rasse, M. and Sanogo, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles en Pays dogon et reconnaissance archéologique au Sénégal oriental : la 14ème année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jahresbericht SLSA, pp.160--163, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de Sennecé-les-Mâcon (Saône-et-Loire) : nouvel exemple de tuiles en contexte laténien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ramponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.165-172, 2009, 978-2-915544-11-4. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.18146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géochimie des productions provençales à pâte calcaire au référentiel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pasqualini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes d'Italie et de Narbonnaise Structures de production, typologies et contextes inédits IIè siècle av. J.C. - IIIè siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Diffusion De Boccard; l'ERMA di Bretschneider; M. D'Auria Editore; Edipuglia, 2009, Collection du Centre Jean Bérard, 978-2-903189-97-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Byzantine &amp;quot;Glazed White Wares&amp;quot; in the early medieval technological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildiko Katona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Y. Waksman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.129-135, 2007, BAR International Series S1691, 978 1 4073 0129 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia CANTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéométrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5568-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mineralogical and porosity transformations in modern Hebron ceramics caused by salt whitening agent using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.105660. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupícuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1636-1656. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Approach for Identification of Organic Residues Preserved in Roman Amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significances of Bioengineering &amp; Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/SBB.2021.04.000591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze Katja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocoum Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.185-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR as a new tool for cultural heritage application: The provenance of ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutiérrez Garcia-M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.795-808. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archaeometry in eastern Senegal: The connections between raw materials and finished ceramic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1181-1190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions et continuités dans la vallée de la Falémé (Sénégal) : résultats de la 18ème année de recherche du programme international « Peuplement humain et paléoenvironnement en Afrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelmoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.103--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the use of the Tin-Glazed Earthenware Technique in the Production of the French Medieval Pavement of Suscinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine de Grigy à Metz (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. apr. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.) : caractérisation fonctionnelle des structures et identification des activités artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Remor de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.261-305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Suscinio I à Suscinio II : rupture ou continuité? Etude archéométrique des carreaux décorés à glaçure transparente des pavements médiévaux du château de Suscinio (Sarzeau, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faïence dans le pavement mixte de la maison-forte de Brain-sur-Allonnes (Maine-et-Loire) : quel mode de transmission technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.243-258. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire récente sur les aires de production de la céramique allobroge (milieu IIes.-début IVes. ap.J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.289-341. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’alun d’alunite en Toscane. Discussion sur les carrières d’alunite de l’Accesa à partir de nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.57--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers des XI-XIIe s. : le site de Fyé &amp;quot;Les Grands Prés&amp;quot; (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thooris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.191-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATEGEE : « Au-delà du timbre » : matériau et stratégies de production des amphores en Egée hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’Egée au cœur du commerce antique en Méditerrannée », Journée d'étude de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric studies on the evolution of ceramic fabrics in the long-lived production site of Medamud (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Barahona Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Relats Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Séguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC, 17th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des céramiques à Alexandrie : Méthodologie et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’archéométrie IFAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Apr 2025, Le Caire (Egypt), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of compositional data: sharing and opening data to better understand amphora production strategies in the Hellenistic and Roman Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Marzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC, 17th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison in p-XRF spectrometry: methodological approaches for the study of ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dikomitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Methodological Innovations in P-XRF-Studies (MeIn pXRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaela Schauer; Mai Abdelgawad; Nadia Cantin; Daniel Oberndorfer; Karina Grömer; Doris Jetzinger; Katharina Rebay-Salisbury, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-XRF and Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-pXRF workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vinaire en territoire picton : premiers apports de l’étude des amphores régionales et de leur contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Absalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Pluridisciplinaires des Méthodes Contribuant à l’Archéologie (GMPCA); Laboratoire EDYTEM – Environnements, Dynamiques et Territoires de Montagne (Université Savoie Mont Blanc – USMB); Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des céramiques actuelles au Sénégal : un référentiel pour l'archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside an industrial manufactory of ceramic: recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic petrography and actualism : a contribution from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeometry of ceramics in eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating forsaken stages of the South African Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie et archéométrie de la céramique dans la vallée de la Falémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque et rencontre annuelle du programme de recherche international "Peuplement humain et paléoenvironnement en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beaune-Grand-Village (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet -Pont d’Arc (Ardèche) à la caractérisation des feux. expérimentations dans la carrière souterraine de Lugasson (Entre-deux-Mers, Gironde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta dose rates to quartz grains : beyond the infinite matrix assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la diffraction de rayons X pour la caractérisation des ocres préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Bordelaise de Cristallographie 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Cathodoluminescence imagery in ancient material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of portable X-ray fluorescence (pXRF) systems for elemental analysis of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anno Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-ray Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton Territory (1&amp;lt;sup&amp;gt;st&amp;lt;/sup&amp;gt; – 2&amp;lt;sup&amp;gt;nd&amp;lt;/sup&amp;gt; Centuries AD). Study of the locally produced amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (IInd century BC – Ist century AD) 2. Archaeometrical study of content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (Western Center of Gaul, IInd century BC – Isrt century AD) 1-Archaeometrical study of the containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and Nuclear Magnetic Resonance: new applications for old materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sanchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mérida, Mexico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Djoutoubaya ceramics (eastern Senegal). A techno-petro-stylistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw material procurement and chaînes operatoires of pottery in eastern Senegal : environmental or social constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Oumar Khanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine : les nécropoles de Barbey, Barbuise et La Saulsotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rottier Stéphane, Piette Jacques, Mordant Claude. Éditions Universitaires de Dijon, pp.790, 2012, 978-2-36441-013-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pz-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphores régionales en territoire picton (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; – III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles ap. J.-C.). Peut-on discriminer les productions des ateliers de Gourgé (79), Naintré (86), Crouzilles (37) et les conteneurs de la rue Saint-Lupien à Rezé (44) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Étude de la céramique Antique en Gaule (SFÉCAG), pp.381-404, 2023, 978-2-9579916-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of Saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioanna Papayianni; Maria Stefanidou; Vasiliki Pachta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Historic Mortars Conference HMC2016 10th-12th October 2016, Santorini, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Building Materials Laboratory of Building Materials Department of Civil Engineering Aristotle University of Thessaloniki, pp.179-186, 2016, 978-960-99922-3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes de la région Rhône-Alpes et du sud de la Bourgogne de l’Ier siècle au Ve siècle ap. J.-C. Répartition des groupes morphologiques et diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batigne Vallet, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement : actes de la table ronde organisée à Lyon les 2 et 3 fevrier 2009 à la Maison de l'Orient et de la Méditerranée, [consacrée aux céramiques communes romaines]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, Maison de l'Orient et de la Méditerranée - Jean Pouilloux, pp.23--38, 2012, Travaux de la Maison de l’Orient, 978-2-35668-024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéométrique des argiles et céramiques du Pays dogon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huysecom, Eric and Mayor, A. and Ozainne, S. and Jeanbourquin, C. and Loukou, S. and Canetti, M. and Ballouche, A. and Cantin, Nadia and Cissé, L. and Eichhorn, B. and Kahlheber, S. and Rasse, M. and Sanogo, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles en Pays dogon et reconnaissance archéologique au Sénégal oriental : la 14ème année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jahresbericht SLSA, pp.160--163, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géochimie des productions provençales à pâte calcaire au référentiel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pasqualini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes d'Italie et de Narbonnaise Structures de production, typologies et contextes inédits IIè siècle av. J.C. - IIIè siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Diffusion De Boccard; l'ERMA di Bretschneider; M. D'Auria Editore; Edipuglia, 2009, Collection du Centre Jean Bérard, 978-2-903189-97-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de Sennecé-les-Mâcon (Saône-et-Loire) : nouvel exemple de tuiles en contexte laténien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ramponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.165-172, 2009, 978-2-915544-11-4. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.18146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Byzantine &amp;quot;Glazed White Wares&amp;quot; in the early medieval technological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildiko Katona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Y. Waksman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.129-135, 2007, BAR International Series S1691, 978 1 4073 0129 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1723C4A9"/>
+    <w:nsid w:val="BBC909EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-cantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5568-0942" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/SBB.2021.04.000591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudoumi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapuente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12456" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12236" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384739v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Remor de Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1810" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1837" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thooris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Charalambous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dikomitou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacheco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982461v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729489v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rohfritsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anno Hein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez de La Torre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cervera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Khant&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramponi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18146" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-cantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5568-0942" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562049v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105660" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/SBB.2021.04.000591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapuente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12456" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.01.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12236" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384739v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Remor de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1789" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thooris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemaitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Marzec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Charalambous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dikomitou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacheco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735272v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rohfritsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anno Hein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355372v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez de La Torre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cervera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982452v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Khant&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757507v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramponi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18146" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>