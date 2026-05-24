--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia CANTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéométrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5568-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mineralogical and porosity transformations in modern Hebron ceramics caused by salt whitening agent using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.105660. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupícuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1636-1656. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Approach for Identification of Organic Residues Preserved in Roman Amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significances of Bioengineering &amp; Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/SBB.2021.04.000591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze Katja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocoum Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.185-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR as a new tool for cultural heritage application: The provenance of ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutiérrez Garcia-M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.795-808. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archaeometry in eastern Senegal: The connections between raw materials and finished ceramic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1181-1190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions et continuités dans la vallée de la Falémé (Sénégal) : résultats de la 18ème année de recherche du programme international « Peuplement humain et paléoenvironnement en Afrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelmoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.103--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the use of the Tin-Glazed Earthenware Technique in the Production of the French Medieval Pavement of Suscinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine de Grigy à Metz (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. apr. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.) : caractérisation fonctionnelle des structures et identification des activités artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Remor de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.261-305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Suscinio I à Suscinio II : rupture ou continuité? Etude archéométrique des carreaux décorés à glaçure transparente des pavements médiévaux du château de Suscinio (Sarzeau, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faïence dans le pavement mixte de la maison-forte de Brain-sur-Allonnes (Maine-et-Loire) : quel mode de transmission technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.243-258. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire récente sur les aires de production de la céramique allobroge (milieu IIes.-début IVes. ap.J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.289-341. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’alun d’alunite en Toscane. Discussion sur les carrières d’alunite de l’Accesa à partir de nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.57--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers des XI-XIIe s. : le site de Fyé &amp;quot;Les Grands Prés&amp;quot; (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thooris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.191-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATEGEE : « Au-delà du timbre » : matériau et stratégies de production des amphores en Egée hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’Egée au cœur du commerce antique en Méditerrannée », Journée d'étude de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric studies on the evolution of ceramic fabrics in the long-lived production site of Medamud (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Barahona Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Relats Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Séguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC, 17th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des céramiques à Alexandrie : Méthodologie et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’archéométrie IFAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Apr 2025, Le Caire (Egypt), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of compositional data: sharing and opening data to better understand amphora production strategies in the Hellenistic and Roman Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Marzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC, 17th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison in p-XRF spectrometry: methodological approaches for the study of ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dikomitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Methodological Innovations in P-XRF-Studies (MeIn pXRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaela Schauer; Mai Abdelgawad; Nadia Cantin; Daniel Oberndorfer; Karina Grömer; Doris Jetzinger; Katharina Rebay-Salisbury, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-XRF and Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-pXRF workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vinaire en territoire picton : premiers apports de l’étude des amphores régionales et de leur contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Absalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Pluridisciplinaires des Méthodes Contribuant à l’Archéologie (GMPCA); Laboratoire EDYTEM – Environnements, Dynamiques et Territoires de Montagne (Université Savoie Mont Blanc – USMB); Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des céramiques actuelles au Sénégal : un référentiel pour l'archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside an industrial manufactory of ceramic: recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic petrography and actualism : a contribution from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeometry of ceramics in eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating forsaken stages of the South African Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie et archéométrie de la céramique dans la vallée de la Falémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque et rencontre annuelle du programme de recherche international "Peuplement humain et paléoenvironnement en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beaune-Grand-Village (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet -Pont d’Arc (Ardèche) à la caractérisation des feux. expérimentations dans la carrière souterraine de Lugasson (Entre-deux-Mers, Gironde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta dose rates to quartz grains : beyond the infinite matrix assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la diffraction de rayons X pour la caractérisation des ocres préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Bordelaise de Cristallographie 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Cathodoluminescence imagery in ancient material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of portable X-ray fluorescence (pXRF) systems for elemental analysis of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anno Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-ray Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton Territory (1&amp;lt;sup&amp;gt;st&amp;lt;/sup&amp;gt; – 2&amp;lt;sup&amp;gt;nd&amp;lt;/sup&amp;gt; Centuries AD). Study of the locally produced amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (IInd century BC – Ist century AD) 2. Archaeometrical study of content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (Western Center of Gaul, IInd century BC – Isrt century AD) 1-Archaeometrical study of the containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and Nuclear Magnetic Resonance: new applications for old materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sanchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mérida, Mexico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Djoutoubaya ceramics (eastern Senegal). A techno-petro-stylistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw material procurement and chaînes operatoires of pottery in eastern Senegal : environmental or social constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Oumar Khanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine : les nécropoles de Barbey, Barbuise et La Saulsotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rottier Stéphane, Piette Jacques, Mordant Claude. Éditions Universitaires de Dijon, pp.790, 2012, 978-2-36441-013-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pz-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphores régionales en territoire picton (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; – III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles ap. J.-C.). Peut-on discriminer les productions des ateliers de Gourgé (79), Naintré (86), Crouzilles (37) et les conteneurs de la rue Saint-Lupien à Rezé (44) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Étude de la céramique Antique en Gaule (SFÉCAG), pp.381-404, 2023, 978-2-9579916-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of Saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioanna Papayianni; Maria Stefanidou; Vasiliki Pachta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Historic Mortars Conference HMC2016 10th-12th October 2016, Santorini, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Building Materials Laboratory of Building Materials Department of Civil Engineering Aristotle University of Thessaloniki, pp.179-186, 2016, 978-960-99922-3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes de la région Rhône-Alpes et du sud de la Bourgogne de l’Ier siècle au Ve siècle ap. J.-C. Répartition des groupes morphologiques et diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batigne Vallet, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement : actes de la table ronde organisée à Lyon les 2 et 3 fevrier 2009 à la Maison de l'Orient et de la Méditerranée, [consacrée aux céramiques communes romaines]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, Maison de l'Orient et de la Méditerranée - Jean Pouilloux, pp.23--38, 2012, Travaux de la Maison de l’Orient, 978-2-35668-024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéométrique des argiles et céramiques du Pays dogon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huysecom, Eric and Mayor, A. and Ozainne, S. and Jeanbourquin, C. and Loukou, S. and Canetti, M. and Ballouche, A. and Cantin, Nadia and Cissé, L. and Eichhorn, B. and Kahlheber, S. and Rasse, M. and Sanogo, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles en Pays dogon et reconnaissance archéologique au Sénégal oriental : la 14ème année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jahresbericht SLSA, pp.160--163, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géochimie des productions provençales à pâte calcaire au référentiel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pasqualini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes d'Italie et de Narbonnaise Structures de production, typologies et contextes inédits IIè siècle av. J.C. - IIIè siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Diffusion De Boccard; l'ERMA di Bretschneider; M. D'Auria Editore; Edipuglia, 2009, Collection du Centre Jean Bérard, 978-2-903189-97-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de Sennecé-les-Mâcon (Saône-et-Loire) : nouvel exemple de tuiles en contexte laténien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ramponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.165-172, 2009, 978-2-915544-11-4. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.18146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Byzantine &amp;quot;Glazed White Wares&amp;quot; in the early medieval technological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildiko Katona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Y. Waksman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.129-135, 2007, BAR International Series S1691, 978 1 4073 0129 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia CANTIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéométrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5568-0942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mineralogical and porosity transformations in modern Hebron ceramics caused by salt whitening agent using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.105660. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupícuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.1636-1656. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Approach for Identification of Organic Residues Preserved in Roman Amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significances of Bioengineering &amp; Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/SBB.2021.04.000591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze Katja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocoum Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.185-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR as a new tool for cultural heritage application: The provenance of ancient white marbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutiérrez Garcia-M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lapuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4), pp.795-808. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel interdisciplinary approach for building archaeology: The integration of mortar “single grain” luminescence dating into archaeological research, the example of Saint Seurin Basilica, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archaeometry in eastern Senegal: The connections between raw materials and finished ceramic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1181-1190. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad El Morr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Choueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the use of the Tin-Glazed Earthenware Technique in the Production of the French Medieval Pavement of Suscinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions et continuités dans la vallée de la Falémé (Sénégal) : résultats de la 18ème année de recherche du programme international « Peuplement humain et paléoenvironnement en Afrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelmoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.103--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; gallo-romaine de Grigy à Metz (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. apr. J.-C.-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.) : caractérisation fonctionnelle des structures et identification des activités artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Remor de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.261-305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q1d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Suscinio I à Suscinio II : rupture ou continuité? Etude archéométrique des carreaux décorés à glaçure transparente des pavements médiévaux du château de Suscinio (Sarzeau, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faïence dans le pavement mixte de la maison-forte de Brain-sur-Allonnes (Maine-et-Loire) : quel mode de transmission technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.243-258. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire récente sur les aires de production de la céramique allobroge (milieu IIes.-début IVes. ap.J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.289-341. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’alun d’alunite en Toscane. Discussion sur les carrières d’alunite de l’Accesa à partir de nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.57--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers des XI-XIIe s. : le site de Fyé &amp;quot;Les Grands Prés&amp;quot; (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thooris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.191-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric studies on the evolution of ceramic fabrics in the long-lived production site of Medamud (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Barahona Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Relats Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Séguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC, 17th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des céramiques à Alexandrie : Méthodologie et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’archéométrie IFAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, Apr 2025, Le Caire (Egypt), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of compositional data: sharing and opening data to better understand amphora production strategies in the Hellenistic and Roman Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Marzec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC, 17th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATEGEE : « Au-delà du timbre » : matériau et stratégies de production des amphores en Egée hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’Egée au cœur du commerce antique en Méditerrannée », Journée d'étude de l'université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison in p-XRF spectrometry: methodological approaches for the study of ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dikomitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Methodological Innovations in P-XRF-Studies (MeIn pXRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaela Schauer; Mai Abdelgawad; Nadia Cantin; Daniel Oberndorfer; Karina Grömer; Doris Jetzinger; Katharina Rebay-Salisbury, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparaison en spectrométrie p-XRF : approches méthodologiques pour l’étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vinaire en territoire picton : premiers apports de l’étude des amphores régionales et de leur contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Absalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Pluridisciplinaires des Méthodes Contribuant à l’Archéologie (GMPCA); Laboratoire EDYTEM – Environnements, Dynamiques et Territoires de Montagne (Université Savoie Mont Blanc – USMB); Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-XRF and Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN-pXRF workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie des traditions potières et référentiels : dialogues et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau CAI-RN, de la MITI du CNRS et du Domaine d’Intérêts Majeurs (DIM) "Matériaux Anciens et Patrimoniaux". De la conception aux usages : nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des céramiques actuelles au Sénégal : un référentiel pour l'archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside an industrial manufactory of ceramic: recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mechanical properties of 19th-century glazes from Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 European Meeting on Ancient Ceramics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic petrography and actualism : a contribution from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeometry of ceramics in eastern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating forsaken stages of the South African Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas John Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéologie et archéométrie de la céramique dans la vallée de la Falémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque et rencontre annuelle du programme de recherche international "Peuplement humain et paléoenvironnement en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beaune-Grand-Village (Savoie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet -Pont d’Arc (Ardèche) à la caractérisation des feux. expérimentations dans la carrière souterraine de Lugasson (Entre-deux-Mers, Gironde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la diffraction de rayons X pour la caractérisation des ocres préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Bordelaise de Cristallographie 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta dose rates to quartz grains : beyond the infinite matrix assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Cathodoluminescence imagery in ancient material analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ravenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of portable X-ray fluorescence (pXRF) systems for elemental analysis of archaeological pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anno Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European X-ray Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton Territory (1&amp;lt;sup&amp;gt;st&amp;lt;/sup&amp;gt; – 2&amp;lt;sup&amp;gt;nd&amp;lt;/sup&amp;gt; Centuries AD). Study of the locally produced amphorae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (IInd century BC – Ist century AD) 2. Archaeometrical study of content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine economy in Picton territory (Western Center of Gaul, IInd century BC – Isrt century AD) 1-Archaeometrical study of the containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and Nuclear Magnetic Resonance: new applications for old materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sanchez de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mérida, Mexico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Djoutoubaya ceramics (eastern Senegal). A techno-petro-stylistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the ceramic petrology group (CPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tubingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw material procurement and chaînes operatoires of pottery in eastern Senegal : environmental or social constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Oumar Khanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine : les nécropoles de Barbey, Barbuise et La Saulsotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rottier Stéphane, Piette Jacques, Mordant Claude. Éditions Universitaires de Dijon, pp.790, 2012, 978-2-36441-013-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pz-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphores régionales en territoire picton (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; – III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles ap. J.-C.). Peut-on discriminer les productions des ateliers de Gourgé (79), Naintré (86), Crouzilles (37) et les conteneurs de la rue Saint-Lupien à Rezé (44) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Étude de la céramique Antique en Gaule (SFÉCAG), pp.381-404, 2023, 978-2-9579916-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vadick del Solar Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chapoulie (UBM-IRAMAT.CRP2A, M. Sepulveda (Université Tarapaca, Chili), N. Del Solar (Ministère Culture, Cusco, Pérou), V. Wright (IFEA, Pérou). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Arqueometria. Estudios analíticos de materiales arqueológicos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines (IFEA), pp.415-434, 2018, 0978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and OSL dating of mortars from the crypt of Saint Seurin basilica in Bordeaux: revealing the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioanna Papayianni; Maria Stefanidou; Vasiliki Pachta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Historic Mortars Conference HMC2016 10th-12th October 2016, Santorini, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Building Materials Laboratory of Building Materials Department of Civil Engineering Aristotle University of Thessaloniki, pp.179-186, 2016, 978-960-99922-3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les céramiques utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne) : caractérisation et approvisionnement », in : SANCHEZ (C.), SIREIX (C.), L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine, Montagnac, Editions Monique Mergoil (Archéologie et Histoire romaine, 28), p. 239-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation des productions céramiques sur l'arc antique : L'exemple de l'Aquitaine romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes utilisées à Périgueux et les ateliers périgourdins de Peyzac-le-Moustier et de Siorac-de-Ribérac (Dordogne): caractérisation et approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Sanchez; Christophe Sireix (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation des productions céramiques sur l’arc Atlantique : l’exemple de l’Aquitaine romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, pp.239-254, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques communes de la région Rhône-Alpes et du sud de la Bourgogne de l’Ier siècle au Ve siècle ap. J.-C. Répartition des groupes morphologiques et diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batigne Vallet, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement : actes de la table ronde organisée à Lyon les 2 et 3 fevrier 2009 à la Maison de l'Orient et de la Méditerranée, [consacrée aux céramiques communes romaines]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, Maison de l'Orient et de la Méditerranée - Jean Pouilloux, pp.23--38, 2012, Travaux de la Maison de l’Orient, 978-2-35668-024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéométrique des argiles et céramiques du Pays dogon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huysecom, Eric and Mayor, A. and Ozainne, S. and Jeanbourquin, C. and Loukou, S. and Canetti, M. and Ballouche, A. and Cantin, Nadia and Cissé, L. and Eichhorn, B. and Kahlheber, S. and Rasse, M. and Sanogo, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles en Pays dogon et reconnaissance archéologique au Sénégal oriental : la 14ème année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jahresbericht SLSA, pp.160--163, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat de Sennecé-les-Mâcon (Saône-et-Loire) : nouvel exemple de tuiles en contexte laténien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ramponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.165-172, 2009, 978-2-915544-11-4. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.18146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géochimie des productions provençales à pâte calcaire au référentiel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pasqualini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les céramiques communes d'Italie et de Narbonnaise Structures de production, typologies et contextes inédits IIè siècle av. J.C. - IIIè siècle ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Diffusion De Boccard; l'ERMA di Bretschneider; M. D'Auria Editore; Edipuglia, 2009, Collection du Centre Jean Bérard, 978-2-903189-97-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Byzantine &amp;quot;Glazed White Wares&amp;quot; in the early medieval technological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildiko Katona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Y. Waksman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometric and Archaeological Approaches to Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.129-135, 2007, BAR International Series S1691, 978 1 4073 0129 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBC909EC"/>
+    <w:nsid w:val="7860850E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-cantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5568-0942" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562049v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105660" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/SBB.2021.04.000591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapuente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12456" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.01.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12236" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384739v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Remor de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1789" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thooris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemaitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Marzec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Charalambous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dikomitou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacheco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735272v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rohfritsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anno Hein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355372v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez de La Torre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cervera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982452v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Khant&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757507v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramponi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18146" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-cantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5568-0942" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562049v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105660" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/SBB.2021.04.000591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lapuente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12456" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.01.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12236" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384739v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marqui&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Remor de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q1d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1789" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thooris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Abdelgawad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Marzec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Charalambous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dikomitou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Absalon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacheco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02326194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Amara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frugier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735272v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729864v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rohfritsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755742v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anno Hein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez de La Torre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cervera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982452v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Oumar Khant&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vadick del Solar Velarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02010380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743347v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757507v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramponi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391494v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>