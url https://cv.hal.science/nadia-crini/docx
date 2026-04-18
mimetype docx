--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia CRINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5765-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187370702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316455119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en chimie physique à l’université de Franche-Comté en 1998 et mon HDR en 2018, après m’être spécialisée en chimie analytique.Je suis ingénieure de recherches, responsable de la plateforme technologique d’études des environnements anciens et actuels (PEA²t) à l’UMR Chrono-environnement.J'ai également été  vice-présidente de l’université de Franche Comté déléguée à la simplification des procédures administratives (2021-2024). Je suis actuellement vice-présidente de l'Université Marie et Louis Pasteur déléguée au pilotage et à la qualité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche actuelle est axée sur le développement de méthodes analytiques pour l’analyse à l’état de traces de substances chimiques organiques ou inorganiques présentes dans différentes matrices (eau, sols, sédiments, matrices biologiques animales ou végétales, etc.) par IC-ICP-MS,ICP AES, GC-MS/MS.Je m’intéresse également depuis de nombreuses années à l’élimination de contaminants environnementaux présents dans les eaux (métaux, HAP, PCB, COV, colorants, fongicides azolés, etc.) par divers matériaux adsorbants dont certains à base de cyclodextrine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINEAU, &amp;quot;Fibres naturelles pour le traitement des eaux industrielles&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région BFC, FEDER, Industries, Campus France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Grégorio Crini, Laboratoire Chrono-environnement, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLIGATEX, &amp;quot;Suivi et optimisation d’une station d’épuration d’une tannerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, FEDER, Campus France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Nadia Crini, Laboratoire Chrono-environnement, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Elaboration de films multicouches organiques/inorganiques pour des propriétés catalytiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSU THETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Anne-Félicie Lamic-Humblot, Institut Utinam, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAVaGeUR, &amp;quot;Réponse d’un papillon ravageur de la Vigne à un fonGicide cUprique et au Réchauffement climatique&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSU THETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Jérôme Moreau, Laboratoire Biogéosciences, Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (135)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for the removal of per- and polyfluoroalkyl substances: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (6), pp.1713-1743. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01868-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-specific effects of a fungicide and global warming on copper accumulation and development in a major vineyard insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessie Garinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.119247. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and treatment of industrial laundry wastewaters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01770-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bariod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy to Valorize a By-Product of Pine Wood (Pinus pinaster) for Copper Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélys Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6436. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of fluoride ions present in industrial effluents using metal-organic frameworks of UiO-66-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103791. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in the Réunion harrier: tissue concentrations and meaning for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Hadjadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Augiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Driget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide cases of water pollution by emerging contaminants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2311-2338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for selenium removal from contaminated waters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2019-2041. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for copper ions: Kinetic studies and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Arabian Journal of Chemistry, 15 (4), pp.103742. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2022.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative technologies to remove alkylphenols from wastewater: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2597-2628. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of 4-n-nonylphenol, 4-n-octylphenol, and 4-tert-octyphenol on cyclodextrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14435-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging contaminants from wastewater using advanced treatments. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1333-1375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorbents from Plant Fibers of Hemp and Flax for Metal Removal: Comparison of Their Biosorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (14), pp.4199. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26144199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for pollutant removal. Part I : chemical, microscopic, spectroscopic and thermogravimetric characterization of raw and modified samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Ivanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (15), pp.4574. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26154574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Removal of Inorganic and Organic Pollutants from Polycontaminated Wastewaters on Modified Hemp-Based Felts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.21.1.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuEChERS applicability to measure land snail polycyclic aromatic hydrocarbons for risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02772248.2020.1781855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hemp in textiles, paper industry, insulation and building materials, horticulture, animal nutrition, food and beverages, nutraceuticals, cosmetics and hygiene, medicine, agrochemistry, energy production and environment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1451 - 1476. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing natural clays of a contaminated site to stabilize and reduce the ecotoxicity of a coal tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bamze Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.110081. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.110081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil ingestion by growing bulls during grazing on a high sward height in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74317-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone mediates telomere length in raptor chicks exposed to chemical mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Powolny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, pp.135083. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of polycyclic aromatic hydrocarbon (PAH) contents in micro-volumes of the whole blood and liver of Red Kite by a simplified GC-MS/MS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2020.1726899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp‐based felt. III. Real discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137 (24), pp.48823. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.48823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye removal by biosorption using cross-linked chitosan-based hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1645 - 1666. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0786-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cattle exposure to chlordecone through soil intake. The case-study of tropical grazing practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tricheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for direct bioflocculation of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Do Carmo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1603 - 1621. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00900-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of chitosan in food, pharmaceuticals, medicine, cosmetics, agriculture, textiles, pulp and paper, biotechnology, and environmental chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1667 - 1692. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based adsorbents for sequestration of metals: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.393-408. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0812-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in aqueous solutions and real effluents: Biosorption behavior onto a hemp-based felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (9), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-enhanced ultrafiltration for heavy metal removal: Influence of chitosan and carboxymethyl cellulose on filtration performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.927 - 933. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority substances and emerging pollutants in urban rivers in Ukraine: Occurrence, fluxes and loading to transboundary European Union watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Vystavna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Frkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle-Jeanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Diadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.1358-1362. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfurization: Critical step towards enhanced selenium removal from industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Staicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEMP DECONTAMINATION OF POLY-METALLIC AQUEOUS SOLUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2017.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp-based felt. II. Chemical modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (32), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.45138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Element Analysis of Blood Samples in a Passerine Species: Excesses and Deficiencies of Trace Elements in an Urbanization Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2017.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Origin of Polycyclic Aromatic Hydrocarbons (PAHs) in Effluents from a Surface Treatment Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.452-461. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2017.1342666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CANAPA: UN MATERIALE INTERESSANTE PER IL TRATTAMENTO DELLE ACQUE CONTAMINATE DA METALLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chimica e l'Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/CI.2017.99.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/myc.12675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenol and alkylphenol polyethoxylates in water and wastewater: A review of options for their elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3749 - S3773. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni and Zn from synthetic solutions on a hemp-based felt: Experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (5), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.44422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal removal from aqueous media by polymer-assisted ultrafiltration with chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3826 - S3839. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Solutions Containing Oxyanions of Selenium by Ultrafiltration: Study of Rejection Performances with and without Chitosan Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (37), pp.10461 - 10471. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp. 185-194. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and ecotoxicological monitoring of discharge water from a metal-finishing factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Processes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Temporal Changes of Point and Diffuse Contamination in a Rural Karstic Watershed? Relevance of Suspended Particulate Matter (SPM) for Efficient Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (10), pp.384. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrin-based material for treatment of metals and organic substances present in industrial discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.1826-1838. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess temporal changes of point and diffuse contamination in arural karstic watershed? Relevance of suspended particulate matter (SPM) for efficientmonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH occurrence in chalk river systems from the Jura region (France). Pertinence of suspended particulate matter and sediment as matrices for river quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.17486-17498. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4897-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH occurrence in chalk river systems from the Jura region (France). Pertinence of suspended particulate matter and sediment as matrices for river quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.17486-17498. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4897-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; assessment of phyto and zooavailability of trace elements: A complementary approach to chemical extraction procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521–522, pp.400-410. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge waters : determination of polycyclic aromatic hydrocarbon (PAH) levels by a GC-MS/MS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2015.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Drouhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.233-41. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1197-1202. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.603-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (3), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (2), pp.603 - 608. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a wastewater decontamination station: Chemical, ecotoxicological, and technical-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutinet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.127. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2380-2391.1000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efligenir Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiévet Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.309-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Efligenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 258, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1197-1202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical monitoring of the chemicals present in the discharge water generated by the surface treatment industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druart Coline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174C, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.344-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.344 - 368. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Drouhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and optimization of a wastewater decontamination station operating in the surface treatment industry: chemical abatement and ecotoxicological impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007623ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des activités en césium-137 dans les sols d’un bassin versant du massif du Jura : étendue et principales sources de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pimou-Heumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2011002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows'milk and assessment to transfer to Comté cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et optimisation d'une station de décontamination des eaux usées de la filière traitement de surface : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of 137Cs activities in soils from the watershed of the Doubs river : range and main sources of variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pimou-Heumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluentsusing the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.2057 - 2064. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluents using the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.2057-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioadsorption sur amidon réticulé pour enlever des métaux des effluents industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Louis-Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minary Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan flocculation of cardboard-mill secondary biological wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155, pp.775-783. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 623 (1), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01072139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la farine de blé pour décolorer des effluents papetiers pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 325, p. 8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: Batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (1-2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Saccomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saccomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.302-310. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.815-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la bioaccessibilité orale pour l’homme et de la biodisponibilité pour l’escargot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metal(loid) bioavailability for landsnails and human bioaccessibility: a new pathway to build bridges between ecotoxicological and human health risk assessment of contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre dans le traitement des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Littoral Côte d'Opale, Dunkerque, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificazione chimica di feltri a base di canapa e loro applicazioni per eliminare i metalli da soluzioni acquose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Convegno della Divisione di Chimica Organica CDCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi 'Ca Foscari Venezia, Sep 2016, venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial snails as bioindicators of the efficiency of remediation treatments for arsenic-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on the biogeochemistry of trace elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre modifié pour décontaminer des solutions aqueuses polymétalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, dunkerque, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp: An interesting polysaccharide to prepare new innovative materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Meeting School on Carbohydrate Chemistry, Certosa di Pontignano (Sienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Siena, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de rejets industriels par des cyclodextrines réticulées : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 journées cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 66, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 65, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux Industrielles Contaminées – Réglementation, Paramètres Chimiques et Biologiques & Procédés d’Épuration Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 370p., 2015, Pratiques et techniques. Série Environnement et développement durable, 978-2-84867-520-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ritta Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for applications in wastewater treatment by biosorption-oriented processes : A review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 295, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-Based Materials for Applications in Wastewater Treatment by Biosorption-Oriented Processes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.239-295, 2022, 978-981-16-8778-5. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-8778-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging contaminants: analysis, aquatic compartments and water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse E., Schwarzbauer J., Didier R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1 Occurrence and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 111, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69078-6. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced treatments for the removal of alkylphenols and akylphenol polyethoxylates from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Schwarzbauer, Jan; Robert, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305 - 398, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Morin-Crini, Nadia; Crini, Gregorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 106, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies to remove selenium from water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Jan Schwarzbauer; Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207 - 304, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for Direct Bioflocculation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Carmo Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36: Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Agriculture Reviews, 9783030165819. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linked Chitosan-Based Hydrogels for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36. Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 35. Chitin and Chitosan: History, Fundamentals and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2019, Sustainable Agriculture Reviews, 978-3-030-16538-3; 978-3-030-16537-6. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16538-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer Nature, pp.1-34, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92162-4. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92162-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-oriented processes using conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature, pp.23-71, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Absorbent for Metal Removal, Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature (Switzerland), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines réticulées pour traiter des eaux contaminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morin-Crini, N.; Crini, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux industrielles contaminées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté; France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrins for pollutant removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.387-400, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux par dur chitosane - Intérêts, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions T.I., pp.1-13, 2009, Collection Recherche et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales techniques d'épuration des eaux industrielles polluées: une revue récente des méthodes proposées dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.15-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fongicides triazolés : impact non intentionnel sur une moisissure pathogène pour l’Homme. Fiche thématique N°20 – Réseau Ecotox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales applications des complexes d’inclusion cyclodextrine/substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation du zinc, du cuivre et du manganèse par du chanvre : efficacité chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.240-252. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia CRINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5765-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187370702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316455119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en chimie physique à l’université de Franche-Comté en 1998 et mon HDR en 2018, après m’être spécialisée en chimie analytique.Je suis ingénieure de recherches, responsable de la plateforme technologique d’études des environnements anciens et actuels (PEA²t) à l’UMR Chrono-environnement.J'ai également été  vice-présidente de l’université de Franche Comté déléguée à la simplification des procédures administratives (2021-2024). Je suis actuellement vice-présidente de l'Université Marie et Louis Pasteur déléguée au pilotage et à la qualité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche actuelle est axée sur le développement de méthodes analytiques pour l’analyse à l’état de traces de substances chimiques organiques ou inorganiques présentes dans différentes matrices (eau, sols, sédiments, matrices biologiques animales ou végétales, etc.) par IC-ICP-MS,ICP AES, GC-MS/MS.Je m’intéresse également depuis de nombreuses années à l’élimination de contaminants environnementaux présents dans les eaux (métaux, HAP, PCB, COV, colorants, fongicides azolés, etc.) par divers matériaux adsorbants dont certains à base de cyclodextrine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINEAU, &amp;quot;Fibres naturelles pour le traitement des eaux industrielles&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région BFC, FEDER, Industries, Campus France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Grégorio Crini, Laboratoire Chrono-environnement, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLIGATEX, &amp;quot;Suivi et optimisation d’une station d’épuration d’une tannerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, FEDER, Campus France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Nadia Crini, Laboratoire Chrono-environnement, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Elaboration de films multicouches organiques/inorganiques pour des propriétés catalytiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSU THETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Anne-Félicie Lamic-Humblot, Institut Utinam, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAVaGeUR, &amp;quot;Réponse d’un papillon ravageur de la Vigne à un fonGicide cUprique et au Réchauffement climatique&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSU THETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Jérôme Moreau, Laboratoire Biogéosciences, Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for the removal of per- and polyfluoroalkyl substances: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (6), pp.1713-1743. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01868-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vuarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-specific effects of a fungicide and global warming on copper accumulation and development in a major vineyard insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessie Garinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.119247. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of polystyrene microparticles on the environmental availability and bioavailability of As, Cd and Hg in soil for the land snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 947, pp.174451. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bariod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and treatment of industrial laundry wastewaters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01770-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in the Réunion harrier: tissue concentrations and meaning for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Hadjadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Augiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Driget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-28748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of fluoride ions present in industrial effluents using metal-organic frameworks of UiO-66-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy to Valorize a By-Product of Pine Wood (Pinus pinaster) for Copper Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélys Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6436. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative technologies to remove alkylphenols from wastewater: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2597-2628. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for copper ions: Kinetic studies and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Arabian Journal of Chemistry, 15 (4), pp.103742. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2022.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide cases of water pollution by emerging contaminants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2311-2338. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for selenium removal from contaminated waters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2019-2041. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of 4-n-nonylphenol, 4-n-octylphenol, and 4-tert-octyphenol on cyclodextrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14435-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging contaminants from wastewater using advanced treatments. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1333-1375. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorbents from Plant Fibers of Hemp and Flax for Metal Removal: Comparison of Their Biosorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (14), pp.4199. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26144199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Removal of Inorganic and Organic Pollutants from Polycontaminated Wastewaters on Modified Hemp-Based Felts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.21.1.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for pollutant removal. Part I : chemical, microscopic, spectroscopic and thermogravimetric characterization of raw and modified samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Ivanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (15), pp.4574. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26154574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ bioassays with Cantareus aspersus for environmental risk assessment of metal(loid) and PAH‐contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hemp in textiles, paper industry, insulation and building materials, horticulture, animal nutrition, food and beverages, nutraceuticals, cosmetics and hygiene, medicine, agrochemistry, energy production and environment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1451 - 1476. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing natural clays of a contaminated site to stabilize and reduce the ecotoxicity of a coal tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bamze Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.110081. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.110081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuEChERS applicability to measure land snail polycyclic aromatic hydrocarbons for risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02772248.2020.1781855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil ingestion by growing bulls during grazing on a high sward height in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74317-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone mediates telomere length in raptor chicks exposed to chemical mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Powolny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, pp.135083. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of polycyclic aromatic hydrocarbon (PAH) contents in micro-volumes of the whole blood and liver of Red Kite by a simplified GC-MS/MS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Riols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2020.1726899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for direct bioflocculation of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Do Carmo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1603 - 1621. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00900-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cattle exposure to chlordecone through soil intake. The case-study of tropical grazing practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tricheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.161-170. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp‐based felt. III. Real discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137 (24), pp.48823. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.48823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye removal by biosorption using cross-linked chitosan-based hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1645 - 1666. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0786-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of chitosan in food, pharmaceuticals, medicine, cosmetics, agriculture, textiles, pulp and paper, biotechnology, and environmental chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1667 - 1692. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based adsorbents for sequestration of metals: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.393-408. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0812-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in aqueous solutions and real effluents: Biosorption behavior onto a hemp-based felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (9), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-enhanced ultrafiltration for heavy metal removal: Influence of chitosan and carboxymethyl cellulose on filtration performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.927 - 933. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority substances and emerging pollutants in urban rivers in Ukraine: Occurrence, fluxes and loading to transboundary European Union watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Vystavna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Frkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle-Jeanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Diadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.1358-1362. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfurization: Critical step towards enhanced selenium removal from industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Staicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CANAPA: UN MATERIALE INTERESSANTE PER IL TRATTAMENTO DELLE ACQUE CONTAMINATE DA METALLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chimica e l'Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/CI.2017.99.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Origin of Polycyclic Aromatic Hydrocarbons (PAHs) in Effluents from a Surface Treatment Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.452-461. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2017.1342666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Element Analysis of Blood Samples in a Passerine Species: Excesses and Deficiencies of Trace Elements in an Urbanization Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2017.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEMP DECONTAMINATION OF POLY-METALLIC AQUEOUS SOLUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2017.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp-based felt. II. Chemical modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (32), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.45138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/myc.12675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenol and alkylphenol polyethoxylates in water and wastewater: A review of options for their elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3749 - S3773. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni and Zn from synthetic solutions on a hemp-based felt: Experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (5), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.44422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal removal from aqueous media by polymer-assisted ultrafiltration with chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3826 - S3839. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Solutions Containing Oxyanions of Selenium by Ultrafiltration: Study of Rejection Performances with and without Chitosan Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (37), pp.10461 - 10471. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp. 185-194. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess temporal changes of point and diffuse contamination in arural karstic watershed? Relevance of suspended particulate matter (SPM) for efficientmonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrin-based material for treatment of metals and organic substances present in industrial discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.1826-1838. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and ecotoxicological monitoring of discharge water from a metal-finishing factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Processes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Temporal Changes of Point and Diffuse Contamination in a Rural Karstic Watershed? Relevance of Suspended Particulate Matter (SPM) for Efficient Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227 (10), pp.384. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH occurrence in chalk river systems from the Jura region (France). Pertinence of suspended particulate matter and sediment as matrices for river quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.17486-17498. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4897-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH occurrence in chalk river systems from the Jura region (France). Pertinence of suspended particulate matter and sediment as matrices for river quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chiffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (22), pp.17486-17498. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4897-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; assessment of phyto and zooavailability of trace elements: A complementary approach to chemical extraction procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521–522, pp.400-410. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge waters : determination of polycyclic aromatic hydrocarbon (PAH) levels by a GC-MS/MS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2015.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Drouhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.233-41. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a wastewater decontamination station: Chemical, ecotoxicological, and technical-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutinet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.127. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2380-2391.1000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (3), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (2), pp.603 - 608. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1197-1202. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.603-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efligenir Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiévet Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.309-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Efligenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 258, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1197-1202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.344-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical monitoring of the chemicals present in the discharge water generated by the surface treatment industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druart Coline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174C, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.344 - 368. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Drouhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and optimization of a wastewater decontamination station operating in the surface treatment industry: chemical abatement and ecotoxicological impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007623ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des activités en césium-137 dans les sols d’un bassin versant du massif du Jura : étendue et principales sources de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pimou-Heumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.89-108. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2011002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of 137Cs activities in soils from the watershed of the Doubs river : range and main sources of variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pimou-Heumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et optimisation d'une station de décontamination des eaux usées de la filière traitement de surface : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows'milk and assessment to transfer to Comté cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluentsusing the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.2057 - 2064. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluents using the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.2057-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioadsorption sur amidon réticulé pour enlever des métaux des effluents industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Louis-Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minary Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan flocculation of cardboard-mill secondary biological wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155, pp.775-783. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do parafluvial zones have an impact in regulating river pollution? Spatial and temporal dynamics of nutrients, carbon, and bacteria in a large gravel bar of the Doubs River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 623 (1), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-008-9661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01072139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: Batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (1-2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (16), pp.7573-7586. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la farine de blé pour décolorer des effluents papetiers pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 325, p. 8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Saccomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saccomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.302-310. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.815-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINE – Coupler des indicateurs chimiques et biologiques pour une évaluation intégrative des risques sanitaires et environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique sur les Risques environnementaux et reconversion des friches, Lyon, France, 6 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la bioaccessibilité orale pour l’homme et de la biodisponibilité pour l’escargot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metal(loid) bioavailability for landsnails and human bioaccessibility: a new pathway to build bridges between ecotoxicological and human health risk assessment of contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre dans le traitement des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Littoral Côte d'Opale, Dunkerque, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificazione chimica di feltri a base di canapa e loro applicazioni per eliminare i metalli da soluzioni acquose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Convegno della Divisione di Chimica Organica CDCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi 'Ca Foscari Venezia, Sep 2016, venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial snails as bioindicators of the efficiency of remediation treatments for arsenic-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on the biogeochemistry of trace elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre modifié pour décontaminer des solutions aqueuses polymétalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, dunkerque, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de rejets industriels par des cyclodextrines réticulées : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 journées cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp: An interesting polysaccharide to prepare new innovative materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Meeting School on Carbohydrate Chemistry, Certosa di Pontignano (Sienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Siena, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 66, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 65, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux Industrielles Contaminées – Réglementation, Paramètres Chimiques et Biologiques & Procédés d’Épuration Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 370p., 2015, Pratiques et techniques. Série Environnement et développement durable, 978-2-84867-520-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ritta Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for applications in wastewater treatment by biosorption-oriented processes : A review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 295, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-Based Materials for Applications in Wastewater Treatment by Biosorption-Oriented Processes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.239-295, 2022, 978-981-16-8778-5. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-8778-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced treatments for the removal of alkylphenols and akylphenol polyethoxylates from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Schwarzbauer, Jan; Robert, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305 - 398, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging contaminants: analysis, aquatic compartments and water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse E., Schwarzbauer J., Didier R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1 Occurrence and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 111, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69078-6. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Morin-Crini, Nadia; Crini, Gregorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 106, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies to remove selenium from water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Jan Schwarzbauer; Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207 - 304, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for Direct Bioflocculation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Carmo Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36: Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Agriculture Reviews, 9783030165819. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linked Chitosan-Based Hydrogels for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36. Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 35. Chitin and Chitosan: History, Fundamentals and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2019, Sustainable Agriculture Reviews, 978-3-030-16538-3; 978-3-030-16537-6. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16538-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer Nature, pp.1-34, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92162-4. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92162-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Absorbent for Metal Removal, Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature (Switzerland), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-oriented processes using conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature, pp.23-71, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines réticulées pour traiter des eaux contaminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morin-Crini, N.; Crini, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux industrielles contaminées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté; France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrins for pollutant removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.387-400, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux par dur chitosane - Intérêts, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions T.I., pp.1-13, 2009, Collection Recherche et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales techniques d'épuration des eaux industrielles polluées: une revue récente des méthodes proposées dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.15-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fongicides triazolés : impact non intentionnel sur une moisissure pathogène pour l’Homme. Fiche thématique N°20 – Réseau Ecotox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales applications des complexes d’inclusion cyclodextrine/substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation du zinc, du cuivre et du manganèse par du chanvre : efficacité chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.240-252. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId568"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6105BC7"/>
+    <w:nsid w:val="5DD74254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74C50985"/>
+    <w:nsid w:val="2DB0E1EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-crini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5765-2235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187370702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316455119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399759v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lacalamita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01868-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nusillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01770-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Jaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186436" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Hadjadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28748-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vysetti Balaram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lado Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01447-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef-Amine Boussouga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Aliaskari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01419-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2022.103742" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01438-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14435-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Noutsopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01379-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ivanovska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Crini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.21.1.8401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2020.1781855" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01029-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bamze Attoumani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fatin-Rouge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.110081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74317-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2020.1726899" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Staelens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.48823" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;p&#259;&#355;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Papa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Frunza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Alina Olaru" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.11.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Z Kyzas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D Wilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00903-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0786-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Zemmouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Do Carmo Nascimento" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00900-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00904-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0812-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130081v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5612" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Lam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.090" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Frkova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Diadin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.095" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Staicu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.132" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bugnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.054" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664672v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.45138" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562970v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Euvrard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1342666" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664706v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/CI.2017.99.2.8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12675" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664754v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gavoille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.44422" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02615" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Charles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sancey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2013.03.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306692v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chiffre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-016-3044-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636870v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.172" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Degiorgi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4897-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629897v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2015.130" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poupeney" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin-Crini Nadia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Giuseppe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632893v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21857" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHMR0V3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640181v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Trunfio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2013.06.023" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVR78D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutinet Xavier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2380-2391.1000129" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efligenir Anthony" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;on S&#233;bastien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;vet Patrick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Efligenir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;on" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.07.080" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druart Coline" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849454v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114698v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.06.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115135v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancey Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1978-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596434v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007623ar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimou-Heumou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Badot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738053v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670712v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738054v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648528v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J4LVPVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666691v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560625v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Louis-Fabien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420884v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.09.023" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTZJQSZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394526v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jolibois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355276v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596804v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.08.025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG7D6P91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596803v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.12.072" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLH1R5N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683568v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delval" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bertini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20851" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M018FBK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637172v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Marie Badot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664954v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664840v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664963v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664859v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506126v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506128v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610830v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610835v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818662v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ritta Lado Ribeiro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286375v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8778-5_9" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555567v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555740v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555833v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555771v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152898v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Carmo Do Nascimento" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16581-9" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152909v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_10" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152878v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16538-3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16538-3_2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065613v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92162-4_1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065600v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2_2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167207v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166999v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Euvrard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morin-Crini" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cosentino" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crini" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560638v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453638v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447890v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357866v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in232" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288495v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1174" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-crini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5765-2235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187370702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316455119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399759v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lacalamita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01868-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nusillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01770-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Hadjadji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28748-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103791" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Jaillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186436" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01438-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2022.103742" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vysetti Balaram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lado Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01447-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef-Amine Boussouga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Aliaskari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01419-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14435-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Noutsopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01379-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144199" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Crini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.21.1.8401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ivanovska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154574" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4480" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01029-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bamze Attoumani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fatin-Rouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.110081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2020.1781855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74317-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2020.1726899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Zemmouri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Do Carmo Nascimento" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00900-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Staelens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.48823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;p&#259;&#355;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Papa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Frunza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Alina Olaru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.11.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Z Kyzas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D Wilson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00903-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0786-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00904-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0812-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130081v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5612" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Lam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.090" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Frkova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Diadin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.095" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Staicu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.132" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/CI.2017.99.2.8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Euvrard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1342666" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482887v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bugnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.054" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.45138" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12675" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gavoille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664670v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.44422" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522957v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Charles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sancey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2013.03.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chiffre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Degiorgi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-016-3044-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636870v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552767v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4897-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629897v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2015.130" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1978-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114450v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutinet Xavier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2380-2391.1000129" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632893v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21857" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHMR0V3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640181v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Trunfio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2013.06.023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVR78D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637537v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poupeney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin-Crini Nadia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Giuseppe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089572v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efligenir Anthony" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;on S&#233;bastien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;vet Patrick" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275532v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Efligenir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.07.080" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089570v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849454v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druart Coline" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650944v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.06.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115135v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancey Bertrand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596434v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007623ar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114701v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimou-Heumou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Badot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738054v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738053v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J4LVPVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666691v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560625v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Louis-Fabien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420884v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.09.023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTZJQSZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01072139v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9661-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0M0HVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394526v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jolibois" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comte" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.08.025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG7D6P91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645455v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355276v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596803v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.12.072" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLH1R5N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683568v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delval" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bertini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20851" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M018FBK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637172v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Marie Badot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249589v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248043v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248022v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664954v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664840v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664963v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664859v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506126v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610830v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610835v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818662v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ritta Lado Ribeiro" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286375v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8778-5_9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555740v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555567v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555833v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555771v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152898v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Carmo Do Nascimento" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16581-9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_9" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152909v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_10" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152878v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16538-3" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16538-3_2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065613v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92162-4_1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167207v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065600v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2_2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166999v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Euvrard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morin-Crini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cosentino" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crini" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560638v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453638v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447890v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357866v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in232" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288495v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1174" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>