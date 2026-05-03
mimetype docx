--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1230,51 +1230,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1489,1436 +1489,1553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum Cryptography: Challenges and Opportunities for Robust and Secure HW Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Versions of Miller-loop Secured against Side-Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Bellizia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loubna Ghammam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568301⟩</w:t>
+              <w:t xml:space="preserve">WAIFI: International Workshop on the Arithmetic of Finite Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Chengdu, France. pp.269-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22944-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03452245v1</w:t>
+                <w:t xml:space="preserve">hal-03934165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomization of Arithmetic over Polynomial Modular Number System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fangan-Yssouf Dosso</w:t>
+                <w:t xml:space="preserve">Post-Quantum Cryptography: Challenges and Opportunities for Robust and Secure HW Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Fournaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Marrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.199-206, </w:t>
+              <w:t xml:space="preserve">34th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece. pp.10.1109/DFT52944.2021.9568301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2019.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099713v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03452245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and scalable modular inversion/division for public key cryptosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mrabet</w:t>
+                <w:t xml:space="preserve">Randomization of Arithmetic over Polynomial Modular Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangan-Yssouf Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Mesnager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Machhout</w:t>
+                <w:t xml:space="preserve">Jérémy Marrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Engineering &amp; MIS (ICEMIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEMIS.2017.8272995⟩</w:t>
+              <w:t xml:space="preserve">26th IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.199-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2019.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066982v1</w:t>
+                <w:t xml:space="preserve">hal-02099713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral approach for correlation power analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+                <w:t xml:space="preserve">An efficient and scalable modular inversion/division for public key cryptosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mesnager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Dravie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Codes, Cryptology and Information Security, C2SI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rabbat, Morocco. pp.238-253, </w:t>
+              <w:t xml:space="preserve">2017 International Conference on Engineering &amp; MIS (ICEMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Monastir, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEMIS.2017.8272995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652010v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a node capture attack in a secure wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral approach for correlation power analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Smache</w:t>
+                <w:t xml:space="preserve">Brandon Dravie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 3rd World Forum on Internet of Things (WF-IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845447⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Codes, Cryptology and Information Security, C2SI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rabbat, Morocco. pp.238-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066983v1</w:t>
+                <w:t xml:space="preserve">hal-01652010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical validation of several fault attacks against the Miller algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+                <w:t xml:space="preserve">Modeling a node capture attack in a secure wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Javier Gilquijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Paindavoine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography (FDTC), 2014 Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t>
+              <w:t xml:space="preserve">2016 IEEE 3rd World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, France. pp.188-193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FDTC.2014.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100813v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side Channel Attacks against Pairing over Theta Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical validation of several fault attacks against the Miller algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Goubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAI: Conference on Algebraic Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40663-8_14⟩</w:t>
+              <w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography (FDTC), 2014 Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC.2014.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197175v1</w:t>
+                <w:t xml:space="preserve">hal-01100813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multiplication over Extension Fields</w:t>
+                <w:t xml:space="preserve">Side Channel Attacks against Pairing over Theta Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIFI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Ghent, Belgium. </w:t>
+              <w:t xml:space="preserve">CAI: Conference on Algebraic Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porquerolles, France. pp.132-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31662-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40663-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197178v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multiplication in finite field extensions of degree 5</w:t>
+                <w:t xml:space="preserve">Efficient Multiplication over Extension Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guillevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
+                <w:t xml:space="preserve">Nicolas Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICACRYPT 2011 - 4th International Conference on Cryptology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21969-6_12⟩</w:t>
+              <w:t xml:space="preserve">WAIFI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31662-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00609920v1</w:t>
+                <w:t xml:space="preserve">hal-01197178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault attacks against the Miller algorithm in Edwards Coordinates</w:t>
+                <w:t xml:space="preserve">Efficient multiplication in finite field extensions of degree 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Security and Assurance, ISA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Miyazaki, Japan. pp.72-85, </w:t>
+              <w:t xml:space="preserve">AFRICACRYPT 2011 - 4th International Conference on Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Dakar, Senegal. pp.188-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13365-7_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21969-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083374v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00609920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variant of Miller’s Formula and Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault attacks against the Miller algorithm in Edwards Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Phong Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Pairing 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17455-1_26⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Security and Assurance, ISA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Miyazaki, Japan. pp.72-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13365-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083368v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about Vulnerability to a Fault Attack of the Miller Algorithm during an Identity Based Protocol?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Variant of Miller’s Formula and Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boxall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Phong Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA'09: The 3rd International Conference on Information and Assurance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Pairing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ishikawa, Japan. pp.417 - 434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17455-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00387057v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What about Vulnerability to a Fault Attack of the Miller Algorithm during an Identity Based Protocol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA'09: The 3rd International Conference on Information and Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Séoul, South Korea. pp.122-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00387057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pairing in Cryptography: an Arithmetic Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures, and Implementations XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, San Diego, California, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.733789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00181362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2928,372 +3045,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue from mathematics to embedded devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13 (4), pp.475-477, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12095-021-00502-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 2017, 9781498729505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Versions of Miller-loop Secured against Side-Channel Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized and Secure Implementation of ROLLO-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mortajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Benchaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lablanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arithmetic of Finite Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22944-2_17⟩</w:t>
+              <w:t xml:space="preserve">Code-Based Cryptography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-137, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54074-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934165v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Optimization on FPGA for the Modular Multiplication in the AMNS Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3315,233 +3445,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangan Yssouf Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouraoui Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12026, Springer International Publishing, pp.113-127, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41568-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484214v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-02929835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the Point Randomisation Countermeasure for Pairings Against Side-Channel Attack</w:t>
               </w:r>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Near Prime-Order Elliptic Curves with Small Embedding Degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,51 +4963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Barbulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Ghammam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5282,51 +5282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing Computation for Elliptic Curves with Embedding Degree 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09012, 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5396,51 +5396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08021, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5886,51 +5886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Palma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-025-00382-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bouallegue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.102770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Ouladj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00239-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jauvart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-00201-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Haloui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0334-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-017-0018-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-014-0114-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fouotsa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2013-0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan-Yssouf Dosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Dravie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Javier Gilquijano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paindavoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2014.21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CFB0BQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13365-7_8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boxall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_26" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00502-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22944-2_17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41568-6_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes-Casta&#241;eda L." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49445-6_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes Castanada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Juan Dominguez-Perez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Page" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vercauteren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poinsot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18681-8_21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Chik  How" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23021-4_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129868v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816318v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00380549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Palma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-025-00382-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bouallegue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.102770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Ouladj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00239-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jauvart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-00201-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Haloui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0334-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-017-0018-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-014-0114-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fouotsa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2013-0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan-Yssouf Dosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22944-2_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272995" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Dravie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Javier Gilquijano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845447" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paindavoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2014.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CFB0BQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13365-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boxall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00502-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41568-6_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes-Casta&#241;eda L." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49445-6_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes Castanada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Juan Dominguez-Perez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Page" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vercauteren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poinsot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18681-8_21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Chik  How" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23021-4_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129868v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816318v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00380549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>