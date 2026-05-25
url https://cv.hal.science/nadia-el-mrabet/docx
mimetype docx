--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1230,51 +1230,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1381,1661 +1381,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication de Montgomery tronquée et exponentiations modulaires en lot utilisant l'instruction VPMADD52</w:t>
+                <w:t xml:space="preserve">Residue Number System Comparison revisited, a software perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Glandus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 5th International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECET63943.2025.11472042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830547v1</w:t>
+                <w:t xml:space="preserve">hal-05607290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Versions of Miller-loop Secured against Side-Channel Attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
+                <w:t xml:space="preserve">Multiplication de Montgomery tronquée et exponentiations modulaires en lot utilisant l'instruction VPMADD52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Glandus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIFI: International Workshop on the Arithmetic of Finite Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RAIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-IFM GT arith; DALI/LIRMM, Nov 2024, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934165v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum Cryptography: Challenges and Opportunities for Robust and Secure HW Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Versions of Miller-loop Secured against Side-Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Ghammam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568301⟩</w:t>
+              <w:t xml:space="preserve">WAIFI: International Workshop on the Arithmetic of Finite Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Chengdu, France. pp.269-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22944-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03452245v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomization of Arithmetic over Polynomial Modular Number System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fangan-Yssouf Dosso</w:t>
+                <w:t xml:space="preserve">Post-Quantum Cryptography: Challenges and Opportunities for Robust and Secure HW Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Fournaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Symposium on Computer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2019.00048⟩</w:t>
+              <w:t xml:space="preserve">34th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece. pp.10.1109/DFT52944.2021.9568301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099713v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03452245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and scalable modular inversion/division for public key cryptosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mrabet</w:t>
+                <w:t xml:space="preserve">Randomization of Arithmetic over Polynomial Modular Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangan-Yssouf Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Machhout</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Engineering &amp; MIS (ICEMIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEMIS.2017.8272995⟩</w:t>
+              <w:t xml:space="preserve">26th IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.199-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2019.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066982v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral approach for correlation power analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brandon Dravie</w:t>
+                <w:t xml:space="preserve">An efficient and scalable modular inversion/division for public key cryptosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mesnager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Codes, Cryptology and Information Security, C2SI 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_16⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Engineering &amp; MIS (ICEMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Monastir, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMIS.2017.8272995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652010v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a node capture attack in a secure wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Smache</w:t>
+                <w:t xml:space="preserve">Spectral approach for correlation power analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Millérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Dravie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 3rd World Forum on Internet of Things (WF-IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845447⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Codes, Cryptology and Information Security, C2SI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rabbat, Morocco. pp.238-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066983v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical validation of several fault attacks against the Miller algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Paindavoine</w:t>
+                <w:t xml:space="preserve">Modeling a node capture attack in a secure wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Javier Gilquijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography (FDTC), 2014 Workshop on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDTC.2014.21⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 3rd World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, France. pp.188-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100813v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side Channel Attacks against Pairing over Theta Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical validation of several fault attacks against the Miller algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Goubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAI: Conference on Algebraic Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Porquerolles, France. pp.132-146, </w:t>
+              <w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography (FDTC), 2014 Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40663-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FDTC.2014.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197175v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multiplication over Extension Fields</w:t>
+                <w:t xml:space="preserve">Side Channel Attacks against Pairing over Theta Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIFI 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31662-3_10⟩</w:t>
+              <w:t xml:space="preserve">CAI: Conference on Algebraic Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porquerolles, France. pp.132-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40663-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197178v1</w:t>
+                <w:t xml:space="preserve">hal-01197175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multiplication in finite field extensions of degree 5</w:t>
+                <w:t xml:space="preserve">Efficient Multiplication over Extension Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICACRYPT 2011 - 4th International Conference on Cryptology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21969-6_12⟩</w:t>
+              <w:t xml:space="preserve">WAIFI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31662-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00609920v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault attacks against the Miller algorithm in Edwards Coordinates</w:t>
+                <w:t xml:space="preserve">Efficient multiplication in finite field extensions of degree 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Security and Assurance, ISA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFRICACRYPT 2011 - 4th International Conference on Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Dakar, Senegal. pp.188-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21969-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13365-7_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083374v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00609920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variant of Miller’s Formula and Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault attacks against the Miller algorithm in Edwards Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Phong Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Pairing 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17455-1_26⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Security and Assurance, ISA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Miyazaki, Japan. pp.72-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13365-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083368v1</w:t>
+                <w:t xml:space="preserve">hal-01083374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about Vulnerability to a Fault Attack of the Miller Algorithm during an Identity Based Protocol?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Variant of Miller’s Formula and Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boxall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Phong Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA'09: The 3rd International Conference on Information and Assurance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Pairing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ishikawa, Japan. pp.417 - 434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17455-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00387057v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What about Vulnerability to a Fault Attack of the Miller Algorithm during an Identity Based Protocol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA'09: The 3rd International Conference on Information and Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Séoul, South Korea. pp.122-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00387057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pairing in Cryptography: an Arithmetic Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures, and Implementations XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, San Diego, California, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.733789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00181362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3045,201 +3162,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue from mathematics to embedded devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13 (4), pp.475-477, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12095-021-00502-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 2017, 9781498729505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3249,436 +3366,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized and Secure Implementation of ROLLO-I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othman Benchaalal</w:t>
+                <w:t xml:space="preserve">Hardware Optimization on FPGA for the Modular Multiplication in the AMNS Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangan Yssouf Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouraoui Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Code-Based Cryptography Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-54074-6_7⟩</w:t>
+              <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12026, Springer International Publishing, pp.113-127, 2020, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41568-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929835v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Optimization on FPGA for the Modular Multiplication in the AMNS Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fangan Yssouf Dosso</w:t>
+                <w:t xml:space="preserve">Optimized and Secure Implementation of ROLLO-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mortajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Benchaalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lablanche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks and Security of Internet and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41568-6_8⟩</w:t>
+              <w:t xml:space="preserve">Code-Based Cryptography Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-137, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54074-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484214v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the Point Randomisation Countermeasure for Pairings Against Side-Channel Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jauvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Goubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obaidat, M.; Cabello, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICETE 2017: E-Business and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.150-172, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11039-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3737,73 +3854,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781498729505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Performance Elliptic Curve Cryptography by Using the CIOS Method for Modular Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3852,670 +3969,670 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRiSIS 2016: Risks and Security of Internet and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-198, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rodríguez-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuentes-Castañeda L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781498729505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable and Systolic Architectures of Montgomery Modular Multiplication for Public Key Cryptosystems Based on DSPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mrabet</w:t>
+                <w:t xml:space="preserve">Choosing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Haloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia El Mrabet; Marc Joye. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2016: Security, Privacy, and Applied Cryptography Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2016, Chapman &amp; Hall/CRC Cryptography and Network Security, 9781498729505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066984v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duquesne</w:t>
+                <w:t xml:space="preserve">A Scalable and Systolic Architectures of Montgomery Modular Multiplication for Public Key Cryptosystems Based on DSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPACE 2016: Security, Privacy, and Applied Cryptography Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-156, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49445-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579710v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic of Finite Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fuentes Castanada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rodríguez-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Juan Dominguez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia El Mrabet; Marc Joye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to pairing based cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, 2016, Chapman &amp; Hall/CRC Cryptography and network Security Series, 9781498729505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Attacks on Pairing-Based Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Analysis in Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29656-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,51 +4642,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of Fault Attacks in Pairing Based Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4613,307 +4730,307 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12095-014-0114-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Analysis and a Bentness-Like Notion in Certain Finite Abelian Groups Over Some Finite Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of the Point Blinding Countermeasure Against Fault Attack in Pairing-Based Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fouotsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18681-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Near Prime-Order Elliptic Curves with Small Embedding Degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Phong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Chik  How</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23021-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4923,329 +5040,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taxonomy of pairings, their security, their complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Barbulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Ghammam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairings from a tensor product point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Attack against Miller's algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite field multiplication combining AMNS and DFT approach for pairing cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5255,280 +5372,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing Computation for Elliptic Curves with Embedding Degree 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09012, 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00380549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Power Analysis against the Miller Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-08021, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00323684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about vulnerability to a fault attack of the Miller algorithm during an Identity Based Protocol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08022, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00323685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5538,100 +5655,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des couplages, performance et résistance aux attaques par canaux cachés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00450099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5641,105 +5758,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la cryptographie à base de couplage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université Paris 8 Vincennes – Saint-Denis, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01716835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5886,51 +6003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Palma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-025-00382-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bouallegue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.102770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Ouladj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00239-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jauvart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-00201-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Haloui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0334-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-017-0018-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-014-0114-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fouotsa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2013-0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan-Yssouf Dosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22944-2_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272995" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Dravie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Javier Gilquijano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845447" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paindavoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2014.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CFB0BQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13365-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boxall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00502-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41568-6_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes-Casta&#241;eda L." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49445-6_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes Castanada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Juan Dominguez-Perez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Page" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vercauteren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poinsot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18681-8_21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Chik  How" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23021-4_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129868v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816318v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00380549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Palma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-025-00382-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bouallegue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.102770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Ouladj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00239-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jauvart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-00201-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Haloui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0334-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-017-0018-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-014-0114-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fouotsa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2013-0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan-Yssouf Dosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05607290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET63943.2025.11472042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22944-2_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Dravie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Javier Gilquijano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845447" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paindavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2014.21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40663-8_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CFB0BQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13365-7_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boxall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Phong Le" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00502-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41568-6_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11039-0_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes-Casta&#241;eda L." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49445-6_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuentes Castanada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Juan Dominguez-Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Page" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vercauteren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29656-7_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poinsot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18681-8_21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Chik  How" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23021-4_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129868v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816318v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00380549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>