--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -486,450 +486,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forums internet comme espaces de discussion entre adolescent.e.s sur l’orientation scolaire : vers la construction d’une contre-expertise ?</w:t>
+                <w:t xml:space="preserve">Internet forums as spaces for discussions between adolescents on career decision – moving towards creation of counter-experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42 (2), pp.233-258</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 46/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.5398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952007v1</w:t>
+                <w:t xml:space="preserve">hal-02922948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet forums as spaces for discussions between adolescents on career decision – moving towards creation of counter-experience?</w:t>
+                <w:t xml:space="preserve">Les forums internet comme espaces de discussion entre adolescent.e.s sur l’orientation scolaire : vers la construction d’une contre-expertise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46/2, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.233-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.5398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02922948v1</w:t>
+                <w:t xml:space="preserve">hal-02952007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing Irony in Adolescence: A Comparison Between Face-to-Face and Computer-Mediated Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exploratory study of the information-seeking activities of adolescents in a discussion forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/plc-2016-0013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asi.23359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370835v1</w:t>
+                <w:t xml:space="preserve">hal-02538702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of the information-seeking activities of adolescents in a discussion forum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Producing Irony in Adolescence: A Comparison Between Face-to-Face and Computer-Mediated Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asi.23359⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.199-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/plc-2016-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02538702v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence verbale et conflits dans un forum de discussion d’adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,51 +993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du rapport à autrui dans les forums de discussion d’adolescents et ses enjeux en situation d’apprentissage scolaire. Le point de vue de l’analyse des interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1069,304 +1069,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demander de l'information dans un forum de discussion. L'exemple d'Ados.fr</w:t>
+                <w:t xml:space="preserve">The experience of email at work: Representations, judgments and affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 09 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880055v1</w:t>
+                <w:t xml:space="preserve">hal-02921720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication expressive dans les forums de discussion : émotions et attitude ironique chez l'adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Langage et identité à l'adolescence. Actes du 11e colloque de logopédie - 11-12 novembre 2010,  57, pp.63-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2012.2937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of email at work: Representations, judgments and affects</w:t>
+                <w:t xml:space="preserve">Demander de l'information dans un forum de discussion. L'exemple d'Ados.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921720v1</w:t>
+                <w:t xml:space="preserve">hal-02880055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine : quels modèles, quelles méthodes, quels bénéfices ?</w:t>
               </w:r>
@@ -1476,467 +1476,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-Centered versus Multimodal Analysis of Instant Messaging Conversation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La communication des émotions dans les échanges médiatisés par ordinateur : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language@internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro 496 (4), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.496.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939354v1</w:t>
+                <w:t xml:space="preserve">hal-02921744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication des émotions dans les échanges médiatisés par ordinateur : bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text-Centered versus Multimodal Analysis of Instant Messaging Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language@internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.496.0389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921744v1</w:t>
+                <w:t xml:space="preserve">hal-02939354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse du rôle des smileys en production et en réception : un retour sur la question de l’oralité des écrits numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+                <w:t xml:space="preserve">Psychologie des interactions sociocognitives et apprentissages scolaires : regards croisés de pédagogues et de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.404.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921714v1</w:t>
+                <w:t xml:space="preserve">hal-02939667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie des interactions sociocognitives et apprentissages scolaires : regards croisés de pédagogues et de chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
+                <w:t xml:space="preserve">L’analyse du rôle des smileys en production et en réception : un retour sur la question de l’oralité des écrits numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pelloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.38-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02939667v1</w:t>
+                <w:t xml:space="preserve">hal-02921714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer’s mental states in a collaborative setting: Developmental perspective on children’s inferential abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (4), pp.389-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,122 +2355,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies de gestion des impressions et de développement des relations interpersonnelles en ligne quand on est amené à se voir « dans la vraie vie » ?</w:t>
+                <w:t xml:space="preserve">Perspective de rencontre « dans la vraie vie » et développement de relations interpersonnelles en ligne : le cas d’un site Internet de sorties de groupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque de Psychologie Ergonomique - EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque Scientifique Ludovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542071v1</w:t>
+                <w:t xml:space="preserve">hal-03542146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se cordonner en ligne pour mieux se rencontrer dans « la vraie vie » : le cas d'un site de sorties de groupe</w:t>
               </w:r>
@@ -2545,394 +2545,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective de rencontre « dans la vraie vie » et développement de relations interpersonnelles en ligne : le cas d’un site Internet de sorties de groupe.</w:t>
+                <w:t xml:space="preserve">Quelles stratégies de gestion des impressions et de développement des relations interpersonnelles en ligne quand on est amené à se voir « dans la vraie vie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque Scientifique Ludovia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">11e Colloque de Psychologie Ergonomique - EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542146v1</w:t>
+                <w:t xml:space="preserve">hal-03542071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialoguer avec Alexa : analyse de récits d'usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+                <w:t xml:space="preserve">« Peut-on vraiment se faire des amis sur ce site ? » : Analyse du point de vue des participants au site « faire-des-amis.com »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque de psychologie sociale de la communicaion interpesonnelle aux interactions virtuelles</w:t>
+              <w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282930v1</w:t>
+                <w:t xml:space="preserve">hal-03542300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des facteurs en jeu dans la création de relations amicales en ligne : le cas du site « faire-desamis.com »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Massonneau</w:t>
+                <w:t xml:space="preserve">Dialoguer avec Alexa : analyse de récits d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de psychologie ergonomique - EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">4eme colloque de psychologie sociale de la communicaion interpesonnelle aux interactions virtuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257161v1</w:t>
+                <w:t xml:space="preserve">hal-03282930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Peut-on vraiment se faire des amis sur ce site ? » : Analyse du point de vue des participants au site « faire-des-amis.com »</w:t>
+                <w:t xml:space="preserve">Représentations des facteurs en jeu dans la création de relations amicales en ligne : le cas du site « faire-desamis.com »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">10ème conférence de psychologie ergonomique - EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542300v1</w:t>
+                <w:t xml:space="preserve">hal-03257161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How adolescents perceive aggressiveness in online discussions?</w:t>
               </w:r>
@@ -3421,299 +3421,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952622v1</w:t>
+                <w:t xml:space="preserve">hal-02952621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
+              <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952621v1</w:t>
+                <w:t xml:space="preserve">hal-02952622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,446 +3758,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining interviews and scales in the multidimensional evaluation of user experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de synthèse et perspectives du GDR psycho ergo, 4-6 avril.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 29th Annual European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany. pp.157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2074712.2074743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754798v1</w:t>
+                <w:t xml:space="preserve">hal-02613020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque de synthèse et perspectives du GDR psycho ergo, 4-6 avril.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952095v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IPrA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952706v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic mail usage at work: an analysis of the users' representations and affects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE '11: European Conference on Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IPrA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893830v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de diagnostic de l'expérience d'usage d'applications interactives 3D: une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,312 +4238,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epique 2011 : 6ème colloque de psychologie ergonomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining interviews and scales in the multidimensional evaluation of user experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic mail usage at work: an analysis of the users' representations and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 29th Annual European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany. pp.157, </w:t>
+              <w:t xml:space="preserve">ECCE '11: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany. pp.137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2074712.2074743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2074712.2074740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613020v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des manifestations émotionnelles dans un forum de soutien social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interactional patterns of online social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : émotions en psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Ipra 2009, International Pragmatics Association 11th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953570v1</w:t>
+                <w:t xml:space="preserve">hal-02952099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactional patterns of online social support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des manifestations émotionnelles dans un forum de soutien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ipra 2009, International Pragmatics Association 11th conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : émotions en psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952099v1</w:t>
+                <w:t xml:space="preserve">hal-02953570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les émotions de l'utilisateur: quels fondements pour une démarche d'évaluation des systèmes interactifs?</w:t>
               </w:r>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,368 +4769,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des smileys dans la production et l'interprétation des messages électroniques</w:t>
+                <w:t xml:space="preserve">Analysing kinesic behaviours of online discussants : a methodological contribution to CMC studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La langue du cyberespace : de la diversite aux normes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
+              <w:t xml:space="preserve">10th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952343v1</w:t>
+                <w:t xml:space="preserve">hal-02952131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soutien social dans les forums de discussion : réalisations interactionnelles et contrats de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des smileys dans la production et l'interprétation des messages électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international psychologie sociale de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">La langue du cyberespace : de la diversite aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952720v1</w:t>
+                <w:t xml:space="preserve">hal-02952343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la mimo-gestualité : un apport méthodologique pour l'étude de la dimension socio-affective des échanges en ligne</w:t>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion : réalisations interactionnelles et contrats de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2ème colloque international psychologie sociale de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019698v1</w:t>
+                <w:t xml:space="preserve">hal-02952720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing kinesic behaviours of online discussants : a methodological contribution to CMC studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser la mimo-gestualité : un apport méthodologique pour l'étude de la dimension socio-affective des échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952131v1</w:t>
+                <w:t xml:space="preserve">hal-02019698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et expression des émotions : étude sur l'interprétation des smileys dans les messages numériques</w:t>
               </w:r>
@@ -5330,152 +5330,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation des Schémas de classification pour la gestion de l’information métier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e édition de la conférence internationale H2PTM (Hypertextes et Hypermédias)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938641v1</w:t>
+                <w:t xml:space="preserve">hal-02880092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manifestations des émotions dans les forums de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,338 +5529,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une évaluation des Schémas de classification pour la gestion de l’information métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e édition de la conférence internationale H2PTM (Hypertextes et Hypermédias)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617906v1</w:t>
+                <w:t xml:space="preserve">hal-02938641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un dispositif de communication médiatisée synchrone dans une tâche de résolution de problème</w:t>
+                <w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953524v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t>
+                <w:t xml:space="preserve">Effet d'un dispositif de communication médiatisée synchrone dans une tâche de résolution de problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880092v1</w:t>
+                <w:t xml:space="preserve">hal-02953524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,77 +6111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de l'ironie à l'adolescence, une comparaison face à face et communication médiatisée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,312 +6239,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069245v1</w:t>
+                <w:t xml:space="preserve">hal-04069247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069247v1</w:t>
+                <w:t xml:space="preserve">hal-04069245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un système Web socio sémantique en recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je devine que tu dois être surbookée » : anticiper la multi-activité de ses interlocuteurs dans les courriels professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,51 +6972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,299 +7130,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilogue : pourquoi s'intéresser aux forums de discussion ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion Internet :réalisations interactionnelles et contrats de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forums de discussion : agoras du XXIe siècle ? Théories, enjeux et pratiques discursives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.277-286, 2011</w:t>
+              <w:t xml:space="preserve">Psychologie sociale et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.349-368, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952840v1</w:t>
+                <w:t xml:space="preserve">hal-02952827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression et le rôle des émotions dans les forums de discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epilogue : pourquoi s'intéresser aux forums de discussion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forums de discussion : agoras du XXIe siècle ? Théories, enjeux et pratiques discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.71-87, 2011</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.277-286, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952835v1</w:t>
+                <w:t xml:space="preserve">hal-02952840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soutien social dans les forums de discussion Internet :réalisations interactionnelles et contrats de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expression et le rôle des émotions dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale et communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.349-368, 2011</w:t>
+              <w:t xml:space="preserve">Forums de discussion : agoras du XXIe siècle ? Théories, enjeux et pratiques discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.71-87, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952827v1</w:t>
+                <w:t xml:space="preserve">hal-02952835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t>
               </w:r>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7624,51 +7624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'hypermédia et recherche d'information chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7719,51 +7719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8064,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCBPL.2019040102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1BLDPDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuisinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Costet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.404.0047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G7PB754W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074743" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCBPL.2019040102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1BLDPDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0389" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuisinier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Costet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.404.0047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G7PB754W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074743" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>