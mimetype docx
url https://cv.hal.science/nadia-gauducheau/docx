--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1649,294 +1649,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie des interactions sociocognitives et apprentissages scolaires : regards croisés de pédagogues et de chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
+                <w:t xml:space="preserve">L’analyse du rôle des smileys en production et en réception : un retour sur la question de l’oralité des écrits numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pelloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.38-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939667v1</w:t>
+                <w:t xml:space="preserve">hal-02921714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse du rôle des smileys en production et en réception : un retour sur la question de l’oralité des écrits numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+                <w:t xml:space="preserve">Psychologie des interactions sociocognitives et apprentissages scolaires : regards croisés de pédagogues et de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.404.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921714v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer’s mental states in a collaborative setting: Developmental perspective on children’s inferential abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (4), pp.389-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,390 +3983,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
+                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">12th IPrA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952095v1</w:t>
+                <w:t xml:space="preserve">hal-02952706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
+                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IPrA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952706v1</w:t>
+                <w:t xml:space="preserve">hal-02952095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de diagnostic de l'expérience d'usage d'applications interactives 3D: une étude de cas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic mail usage at work: an analysis of the users' representations and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epique 2011 : 6ème colloque de psychologie ergonomique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE '11: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany. pp.137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2074712.2074740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941468v1</w:t>
+                <w:t xml:space="preserve">hal-02893830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic mail usage at work: an analysis of the users' representations and affects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus de diagnostic de l'expérience d'usage d'applications interactives 3D: une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE '11: European Conference on Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epique 2011 : 6ème colloque de psychologie ergonomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893830v1</w:t>
+                <w:t xml:space="preserve">hal-02941468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactional patterns of online social support</w:t>
               </w:r>
@@ -7624,51 +7624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'hypermédia et recherche d'information chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8064,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCBPL.2019040102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1BLDPDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0389" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuisinier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Costet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.404.0047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G7PB754W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074743" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074740" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCBPL.2019040102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1BLDPDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0389" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuisinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Costet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.404.0047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G7PB754W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Massonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074743" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03542082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03257181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>