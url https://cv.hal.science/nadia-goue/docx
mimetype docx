--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -1428,1390 +1428,1498 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORKSHOP - Data storage and curation - Biology and Health Community (OMERO)</w:t>
+                <w:t xml:space="preserve">WORKSHOP - Data storage and curation with OMERO - Biology and Health Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Ogereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la donnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Mar 2026, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095849v1</w:t>
+                <w:t xml:space="preserve">hal-05608046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated OMERO infrastructure for FAIR management of imaging data: advances and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ogereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Safarbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Microscopistes Clermontois (JMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Desset, Nov 2025, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Batut</w:t>
+                <w:t xml:space="preserve">WORKSHOP - Data storage and curation - Biology and Health Community (OMERO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ogereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la donnée 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095680v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESENTATION - Discovering and best practices for research data in the context of open science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Siguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Ogereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la donnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095887v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESENTATION - Discovering and best practices for research data in the context of open science - part 2</w:t>
+                <w:t xml:space="preserve">PRESENTATION - Discovering and best practices for research data in the context of open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ogereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la donnée UCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095927v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRESENTATION - Discovering and best practices for research data in the context of open science - part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée UCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084079v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRing Research Data to Live</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Cycle de vie des données en biologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">James Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABRomics: An integrated multi-omics platform for antibiotic resistance research and public health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Siguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alix De Toisy</w:t>
+                <w:t xml:space="preserve">Amanda Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès national de la SFM: MICROBES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Français de Microbiologie, Oct 2023, Le couvant des Jacobins, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369101v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABRomics: An integrated multi-omics platform for antibiotic resistance research and public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mareuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Connault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alix De Toisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t>
+              <w:t xml:space="preserve">18ème congrès national de la SFM: MICROBES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Français de Microbiologie, Oct 2023, Le couvant des Jacobins, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332116v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminismes biophysiques et moléculaires de la vulnérabilité à l'embolie chez le peuplier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia N. Goue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3544 " Sciences du Bois "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). LMGC, Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964756v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insight into micro-genomics of cambial activity per cell type in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Goué</w:t>
+                <w:t xml:space="preserve">Déterminismes biophysiques et moléculaires de la vulnérabilité à l'embolie chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia N. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Sundberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GDR 3544 " Sciences du Bois "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). LMGC, Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755673v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First insight into micro-genomics of cambial activity per cell type in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Sundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Mellerowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploration of gene expression per cell type in the cambium of poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Sundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Mellerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2934,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European project Alfa-GEMA and COST-E28 WG1 joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Orléans, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2880,2359 +2988,2359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORVM Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Serville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboCloud : A catalog of microservices hosted on a Cloud infrastructure and addressing issues linked to FAIR principles and open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Souc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érina Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2024 : Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konogan Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services deployed on the IFB National Network of Computing Resources (NNCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Ogereau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mateo Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amanda Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABRomics: An integrated multi-omics platform for antibiotic resistance research and public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix De Toisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème symposium sur la résistance aux antimicrobiens chez les animaux et dans l'environnement (ARAE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vinci International Convention Centre, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABRomics: An integrated multi-omics platform for antibiotic resistance research and public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix De Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABRomics - an open access online platform on antimicrobial resistance to store, integrate, analyze and share multi-omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix De Toisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2023 European Congress of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Congress Center Hamburg Hamburg, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of an integrated molecular dynamics workflow on the Galaxy platform : Characterization of aquaporin pores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès-Elisabeth Petit</w:t>
+                <w:t xml:space="preserve">ABRomics - a digital platform on antimicrobial resistance to store, integrate, analyze and share multi-omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Aurélien Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES ( JOBIM ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes JOBIM 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716631v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABRomics - a digital platform on antimicrobial resistance to store, integrate, analyze and share multi-omics data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t>
+                <w:t xml:space="preserve">Supports for imaging projects toward Open Science at AuBi platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Birer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Goué</w:t>
+                <w:t xml:space="preserve">David Grimbichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES ( JOBIM ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes JOBIM 2022</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369049v1</w:t>
+                <w:t xml:space="preserve">hal-03716079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports for imaging projects toward Open Science at AuBi platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creation of an integrated molecular dynamics workflow on the Galaxy platform : Characterization of aquaporin pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grimbichler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès-Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716079v1</w:t>
+                <w:t xml:space="preserve">hal-03716631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auvergne Bioinformatics platform at UCA Mesocentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grimbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Newly Opened Galaxy Platform at Clermont Auvergne University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grimbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galaxy Community Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AuBi platform for biologists and bioinformaticians at UCA Mesocentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grimbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical and molecular determinants of vulnerability to cavitation in young poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in ray and fusiform cambial cells of hybrid poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5241,120 +5349,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Magel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Sundberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Biotechnology 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Umea, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the SAGE tag analysis by constitution of a potential-SAGE-tag database for poplar improving tag identification uniqueness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5477,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Biotechnology 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Umea, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5423,100 +5531,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'expression de gènes par type cellulaire dans le cambium de peuplier (Populus trichocarpa x P. deltoides var Boelare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans; Umea Plant Science Centre, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02834160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5526,131 +5634,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposer un workflow généraliste pour identifier les interactions protéine-protéine entre deux tissus. Exemple des PPIs entre le sécrétome et le surfaceome pour comprendre le dialogue entre tissus chez les mammifères et en particulier chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5797,51 +5905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N Saidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Mortimer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Nakano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinong Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josserand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-013-0354-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa J. Mellerowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02556.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0241-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41JHBV9X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05362753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Safarbati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04529741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Goue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sundberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Mellerowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Souc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rina Point" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Elisabeth Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimbichler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04166998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04166976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04166992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N Saidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Mortimer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Nakano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinong Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josserand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-013-0354-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa J. Mellerowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02556.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0241-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41JHBV9X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05362753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Safarbati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04529741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia N. Goue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sundberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Mellerowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Souc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rina Point" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimbichler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Elisabeth Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04166998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04166976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04166992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>