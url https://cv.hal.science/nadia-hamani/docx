--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -392,265 +392,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies of Industry 5.0 paradigms: Unraveling the dynamics of operational management for supply chains excellence</w:t>
+                <w:t xml:space="preserve">Improving Reliability of Reconfigurable Manufacturing Systems using Genetic Algorithms: an NSGA-III-based approach for minimizing RMTs’ failure in process planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Hajjem</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
+                <w:t xml:space="preserve">Samir Tigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101498⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2025.2550703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391831v1</w:t>
+                <w:t xml:space="preserve">hal-05241547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reliability of Reconfigurable Manufacturing Systems using Genetic Algorithms: an NSGA-III-based approach for minimizing RMTs’ failure in process planning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergies of Industry 5.0 paradigms: Unraveling the dynamics of operational management for supply chains excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laid Kahloul</w:t>
+                <w:t xml:space="preserve">Oumaima Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2025.2550703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241547v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial-Resistant Neisseria gonorrhoeae Infections in Men Using Doxycycline Postexposure Prophylaxis: A Substudy of the ANRS 174 DOXYVAC Trial</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (3), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1028,51 +1028,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for assessing progress towards urban freight transport sustainability</w:t>
+                <w:t xml:space="preserve">Fuzzy assessment framework for sustainable urban-freight transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
@@ -1090,357 +1090,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79, pp.425-432. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41207-024-00539-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021915v1</w:t>
+                <w:t xml:space="preserve">hal-04672812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Select a winning Lean Six Sigma 4.0 project: Best Worst Method based decision making approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Sustainability of Transport Systems through Indexes: A State-of-the-Art Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Quality Management and Business Excellence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14783363.2024.2315427⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16041455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517774v1</w:t>
+                <w:t xml:space="preserve">hal-04516684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Sustainability of Transport Systems through Indexes: A State-of-the-Art Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Select a winning Lean Six Sigma 4.0 project: Best Worst Method based decision making approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Skalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkabir Charkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.1455. </w:t>
+              <w:t xml:space="preserve">Total Quality Management and Business Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16041455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14783363.2024.2315427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516684v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy assessment framework for sustainable urban-freight transport</w:t>
+                <w:t xml:space="preserve">Indicators for assessing progress towards urban freight transport sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
@@ -1458,82 +1458,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.425-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-024-00539-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672812v1</w:t>
+                <w:t xml:space="preserve">hal-05021915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Indicators to Assess the Sustainability of Urban Freight Transport Using a Multi-Criteria Analysis</w:t>
               </w:r>
@@ -1630,451 +1630,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of indicators assessing freight transport sustainability and resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Timed Automata for Reconfigurable System Modeling and Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+                <w:t xml:space="preserve">Fayçal Guerrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41207-023-00415-w⟩</w:t>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/axioms12030230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306016v1</w:t>
+                <w:t xml:space="preserve">hal-04010572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Timed Automata for Reconfigurable System Modeling and Verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Guerrouf</w:t>
+                <w:t xml:space="preserve">Achieving a sustainable transportation system via economic, environmental, and social optimization: a comprehensive AHP-DEA approach from the waste transportation sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Benghabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.230. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.n° 15372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/axioms12030230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su152115372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010572v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a sustainable transportation system via economic, environmental, and social optimization: a comprehensive AHP-DEA approach from the waste transportation sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proposal of indicators assessing freight transport sustainability and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Benghabrit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anass Cherrafi</w:t>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (21), pp.n° 15372. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.1035-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152115372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41207-023-00415-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322344v1</w:t>
+                <w:t xml:space="preserve">hal-04306016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new formal approach for performance evaluation of green MAC protocol in energy harvesting WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Zroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,833 +2245,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Conceptual Framework for Assessing Sustainability of Urban Freight Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.251-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799813v1</w:t>
+                <w:t xml:space="preserve">hal-03889778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010500v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for business process reconfiguration under uncertainty using Dempster-Shafer Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Ben Soussia</w:t>
+                <w:t xml:space="preserve">A sustainable approach for a collaborative distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23302674.2021.2017062⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566218v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antecedents and enablers of supply chain reconfigurability and their effects on performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Zidi</w:t>
+                <w:t xml:space="preserve">A new metric for gain sharing assessment in collaborative distribution: the sustainability and flexibility rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-08851-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2022.2038714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592458v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric for gain sharing assessment in collaborative distribution: the sustainability and flexibility rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Boulaksil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.102821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23302674.2022.2038714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850031v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable approach for a collaborative distribution network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">A new approach for business process reconfiguration under uncertainty using Dempster-Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Ben Soussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100131. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2021.2017062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861353v1</w:t>
+                <w:t xml:space="preserve">hal-03566218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Framework for Assessing Sustainability of Urban Freight Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Ayadi</w:t>
+                <w:t xml:space="preserve">Antecedents and enablers of supply chain reconfigurability and their effects on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (10), pp.251-256. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-08851-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889778v1</w:t>
+                <w:t xml:space="preserve">hal-03592458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin framework for reconfigurable manufacturing systems (RMSs): design and simulation</w:t>
               </w:r>
@@ -3278,90 +3278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantitative Properties Preservation in Reconfigurable Generalized Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Ashraf Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.103331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3512,77 +3512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable collaborative approach to the distribution network design problem with CO2 emissions allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3610,482 +3610,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03318021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Fuzzy Composite Indicators for Locating a Logistics Platform under Sustainability Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Ayadi</w:t>
+                <w:t xml:space="preserve">Assessing the benefits of horizontal collaboration using an integrated planning model for two-echelon energy efficiency-oriented logistics networks design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13073891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2021.1887397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188555v1</w:t>
+                <w:t xml:space="preserve">hal-03184843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of ODMAC protocol for WSNs powered by ambient energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saber Benharzallah</w:t>
+                <w:t xml:space="preserve">Designing a Resilient and Sustainable Logistics Network under Epidemic Disruptions and Demand Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.67. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.14053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSPM.2021.120853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su132414053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695731v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the benefits of horizontal collaboration using an integrated planning model for two-echelon energy efficiency-oriented logistics networks design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Aloui</w:t>
+                <w:t xml:space="preserve">Novel Fuzzy Composite Indicators for Locating a Logistics Platform under Sustainability Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23302674.2021.1887397⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13073891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184843v1</w:t>
+                <w:t xml:space="preserve">hal-03188555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Resilient and Sustainable Logistics Network under Epidemic Disruptions and Demand Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Aloui</w:t>
+                <w:t xml:space="preserve">Performance evaluation of ODMAC protocol for WSNs powered by ambient energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Benharzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.14053. </w:t>
+              <w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132414053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSPM.2021.120853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506154v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New metrics for measuring supply chain reconfigurability</w:t>
               </w:r>
@@ -4175,77 +4175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Collaborative Hub Location Problem with Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4552,64 +4552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.100291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4768,77 +4768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pooling of sustainable freight transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4872,77 +4872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de simulation de la mutualisation logistique 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Volume 28 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4970,261 +4970,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche de reconfiguration des processus métiers de la chaîne logistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Zidi</w:t>
+                <w:t xml:space="preserve">Literal framework of Green supply chain Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Elhidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benhida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Elfezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie industriel et productique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering and Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26666/rmp.jesr.2019.5.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427086v1</w:t>
+                <w:t xml:space="preserve">hal-03849816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literal framework of Green supply chain Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche de reconfiguration des processus métiers de la chaîne logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering and Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.20-27. </w:t>
+              <w:t xml:space="preserve">Génie industriel et productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26666/rmp.jesr.2019.5.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849816v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Vehicle Emissions Reduction with Technical and Behavioral Approach</w:t>
               </w:r>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bourekkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent and Fuzzy Systems-INFUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul (Turquie), Turkey. pp.814-821, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTOn: A New Ontology for Sustainable and Resilient Freight Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,261 +6547,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Location Selection Problem of a Logistic Platform Considering Weak and Limited Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Ayadi</w:t>
+                <w:t xml:space="preserve">Sustainability and Resilience Freight Transport Indicators: A Multi-criteria Analysis Selection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.981-984, </w:t>
+              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (4th Edition) : Proceedings of 4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4), Tunisia 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.991-994, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330004v1</w:t>
+                <w:t xml:space="preserve">hal-05330070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and Resilience Freight Transport Indicators: A Multi-criteria Analysis Selection Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+                <w:t xml:space="preserve">The Location Selection Problem of a Logistic Platform Considering Weak and Limited Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (4th Edition) : Proceedings of 4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4), Tunisia 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.991-994, </w:t>
+              <w:t xml:space="preserve">4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.981-984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330070v1</w:t>
+                <w:t xml:space="preserve">hal-05330004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for assessment progress towards urban freight transport sustainability</w:t>
               </w:r>
@@ -6921,51 +6921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ailane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bourekkache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7006,291 +7006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and Sustainability of Freight Transport: A Comprehensive Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+                <w:t xml:space="preserve">A two-stage stochastic programming for the cooperative supply network planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Chrouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_39⟩</w:t>
+              <w:t xml:space="preserve">2022 8TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1624-1629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CODIT55151.2022.9804001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007857v1</w:t>
+                <w:t xml:space="preserve">hal-03778926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming for the cooperative supply network planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Aloui</w:t>
+                <w:t xml:space="preserve">Resilience and Sustainability of Freight Transport: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1624-1629, </w:t>
+              <w:t xml:space="preserve">23th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal. pp.488-500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CODIT55151.2022.9804001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778926v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and Resilient Freight Transport Composite Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,77 +7462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerance Optimization of Reconfigurable Manufacturing Systems: Multi-objective Artificial Bee Colony Algorithm for Process Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,51 +7592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Multi-Particle Swarm Optimization based on multi-exemplar and forgetting ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouher Chrouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,819 +7703,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Enhancing logistics operations sustainability through resource sharing: The case of French agri-food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Chrouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 2nd International Conference on Signal, Control and Communication (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tunis, Tunisia. pp.307-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC53769.2021.9768379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03321057v1</w:t>
+                <w:t xml:space="preserve">hal-03850027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03324383v1</w:t>
+                <w:t xml:space="preserve">emse-03338939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products Scheduling in Reconfigurable Manufacturing System Considering the Responsiveness Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laid Kahloul</w:t>
+                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saber Benharzallah</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 22nd International Arab Conference on Information Technology (ACIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858691v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No title</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03321056v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Products Scheduling in Reconfigurable Manufacturing System Considering the Responsiveness Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Benharzallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 22nd International Arab Conference on Information Technology (ACIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Muscat, Oman. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIT53391.2021.9677184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333468v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing logistics operations sustainability through resource sharing: The case of French agri-food SMEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Aloui</w:t>
+                <w:t xml:space="preserve">No title</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 2nd International Conference on Signal, Control and Communication (SCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC53769.2021.9768379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850027v1</w:t>
+                <w:t xml:space="preserve">halshs-03321056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islem Snoussi</w:t>
+                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03338939v1</w:t>
+                <w:t xml:space="preserve">emse-03324383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Framework for Reconfigurable Manufacturing Systems: Challenges and Requirements</w:t>
               </w:r>
@@ -8612,248 +8612,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a collaborative and integrated optimization approach in sustainable freight transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Modularity Metric in Reconfigurable Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC INCOM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.455-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207262v1</w:t>
+                <w:t xml:space="preserve">hal-03333647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity Metric in Reconfigurable Supply Chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Zidi</w:t>
+                <w:t xml:space="preserve">Towards a collaborative and integrated optimization approach in sustainable freight transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.455-464, </w:t>
+              <w:t xml:space="preserve">IFAC INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333647v1</w:t>
+                <w:t xml:space="preserve">hal-03207262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Configuration Management of Reconfigurable Manufacturing Systems (Rms)</w:t>
               </w:r>
@@ -8960,51 +8960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,51 +9267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9526,103 +9526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTAGE DE GAINS EN MUTUALISATION LOGISTIQUE : ETAT DE L'ART ET PERSPECTIVES DE RECHERCHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9641,610 +9641,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la reconfiguration d’une plateforme de traçabilité des marchandises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedi Zidi</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche d’incertitude dans une chaîne logistique reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Bensoussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemen Guirat</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333485v1</w:t>
+                <w:t xml:space="preserve">hal-04333487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche d’incertitude dans une chaîne logistique reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la reconfiguration d’une plateforme de traçabilité des marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Bensoussia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+                <w:t xml:space="preserve">Noemen Guirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333487v1</w:t>
+                <w:t xml:space="preserve">hal-04333485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage des coûts/bénéfices et émissions de GES après mutualisation logistique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Étude de la durabilité d'un système de transport urbain : location de vélos dans la ville de Sfax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Édition du Colloque International de la Logistique et le Supply Chain Management (LOGISTIQUA’2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333491v1</w:t>
+                <w:t xml:space="preserve">hal-02425225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la durabilité d'un système de transport urbain : location de vélos dans la ville de Sfax</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alaeddine Zouari</w:t>
+                <w:t xml:space="preserve">Towards a business process reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Édition du Colloque International de la Logistique et le Supply Chain Management (LOGISTIQUA’2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Advanced Logistics and Transport ICALT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425225v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a business process reconfiguration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Zidi</w:t>
+                <w:t xml:space="preserve">Partage des coûts/bénéfices et émissions de GES après mutualisation logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Khammassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Advanced Logistics and Transport ICALT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427101v1</w:t>
+                <w:t xml:space="preserve">hal-04333491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic assignment problem of parcels in lockers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10295,51 +10295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemen Guirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10364,64 +10364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the bike rental system in Sfax -Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10472,77 +10472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème d’affectation dynamique en livraison du dernier kilomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,77 +10567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability indicators for a pooled logistics chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10656,325 +10656,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affectation des navires aux postes à quai dans un port polyvalent, Cas du port commercial de Sfax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ammar</w:t>
+                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 : 18e congrès de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849502v1</w:t>
+                <w:t xml:space="preserve">hal-02328125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Affectation des navires aux postes à quai dans un port polyvalent, Cas du port commercial de Sfax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 : 18e congrès de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328277v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328125v1</w:t>
+                <w:t xml:space="preserve">hal-02328277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de chaînes logistiques vertes, étude de cas</w:t>
               </w:r>
@@ -11012,51 +11012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benhida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Elfezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018 : 18e congrès de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11107,51 +11107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12480,51 +12480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and Sustainability of Freight Transport: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,51 +12542,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative Networks in Digitalization and Society 5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 662, Springer International Publishing, pp.488-500, 2022, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14844-6_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861348v1</w:t>
@@ -12727,87 +12727,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing; Springer International Publishing, pp.280-288, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332723v1</w:t>
@@ -12922,113 +12922,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing, pp.41-52, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332724v1</w:t>
@@ -13088,51 +13088,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 634, Springer International Publishing, pp.455-464, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332721v1</w:t>
@@ -13582,51 +13582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ailane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bourekkache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Ben Atia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hmamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherrafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Garza-Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-05-2025-0387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajjem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Torki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tigane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Kahloul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Belaiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2025.2550703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05474188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ber&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Voitichouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel M&#233;rim&#232;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bamoumen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00961-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Saidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benaissa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-025-01342-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05021915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.03.056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Skalli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Charkaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14783363.2024.2315427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041455" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00539-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04514865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8010012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00415-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Guerrouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalgui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms12030230" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Benghabrit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Zroug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Benharzallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-023-01035-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04094718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074561" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Soussia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.2017062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08851-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03889778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.397" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Kombaya Touckia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09118-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Laajili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120675" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Ashraf Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3225280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073891" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Hmidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2021.120853" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.1887397" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132414053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01798-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Samir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01187-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100291" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elhidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benhida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elfezazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Azougagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benabdelhafid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26666/rmp.jesr.2019.5.4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Syafrizal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sugiarto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Sarwanto Moersidik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i5.534" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dangoumau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_90" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98304-7_70" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97992-7_69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aktef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Echefaj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_57" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_214" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_216" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076229" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_39" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Chrouta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9804001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zaafour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803929" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03858691v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belaiche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIT53391.2021.9677184" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC53769.2021.9768379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Kombaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kermad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derrouiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delahoche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Guirat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Bensoussia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayedi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Zouari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427101v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ammar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kammoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhida" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabdelhafid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_18" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.313541" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Sioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouicha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-777-220241017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67192-0_39" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410853v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmhamedi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_39" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ailane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bourekkache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Ben Atia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hmamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherrafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Garza-Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-05-2025-0387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Torki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tigane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Kahloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Belaiche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2025.2550703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajjem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05474188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ber&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Voitichouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel M&#233;rim&#232;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bamoumen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00961-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Saidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benaissa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-025-01342-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00539-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Skalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Charkaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14783363.2024.2315427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05021915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.03.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04514865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8010012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Guerrouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalgui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms12030230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Benghabrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00415-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Zroug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Benharzallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-023-01035-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04094718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074561" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03889778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.397" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Soussia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.2017062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08851-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Kombaya Touckia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09118-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Laajili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120675" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Ashraf Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3225280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.1887397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132414053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073891" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Hmidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2021.120853" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01798-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Samir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01187-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100291" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elhidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benhida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elfezazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Azougagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benabdelhafid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26666/rmp.jesr.2019.5.4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0374" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Syafrizal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sugiarto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Sarwanto Moersidik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i5.534" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dangoumau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_90" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98304-7_70" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97992-7_69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aktef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Echefaj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_57" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_214" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076229" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778926v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Chrouta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9804001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_39" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zaafour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803929" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC53769.2021.9768379" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03858691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belaiche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIT53391.2021.9677184" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_49" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Kombaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kermad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derrouiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delahoche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Bensoussia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Guirat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayedi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Zouari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ammar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kammoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhida" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabdelhafid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_18" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.313541" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Sioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouicha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-777-220241017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67192-0_39" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410853v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmhamedi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_39" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>