--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -392,265 +392,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reliability of Reconfigurable Manufacturing Systems using Genetic Algorithms: an NSGA-III-based approach for minimizing RMTs’ failure in process planning</w:t>
+                <w:t xml:space="preserve">Synergies of Industry 5.0 paradigms: Unraveling the dynamics of operational management for supply chains excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
+                <w:t xml:space="preserve">Oumaima Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Tigane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laid Kahloul</w:t>
+                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2025.2550703⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241547v1</w:t>
+                <w:t xml:space="preserve">hal-05391831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies of Industry 5.0 paradigms: Unraveling the dynamics of operational management for supply chains excellence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Reliability of Reconfigurable Manufacturing Systems using Genetic Algorithms: an NSGA-III-based approach for minimizing RMTs’ failure in process planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Hajjem</w:t>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Zekhnini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leyla Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.101498. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2025.2550703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391831v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial-Resistant Neisseria gonorrhoeae Infections in Men Using Doxycycline Postexposure Prophylaxis: A Substudy of the ANRS 174 DOXYVAC Trial</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (3), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1028,51 +1028,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy assessment framework for sustainable urban-freight transport</w:t>
+                <w:t xml:space="preserve">Indicators for assessing progress towards urban freight transport sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
@@ -1090,82 +1090,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.425-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-024-00539-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672812v1</w:t>
+                <w:t xml:space="preserve">hal-05021915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Sustainability of Transport Systems through Indexes: A State-of-the-Art Review</w:t>
               </w:r>
@@ -1262,278 +1262,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Select a winning Lean Six Sigma 4.0 project: Best Worst Method based decision making approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy assessment framework for sustainable urban-freight transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Quality Management and Business Excellence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14783363.2024.2315427⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-024-00539-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517774v1</w:t>
+                <w:t xml:space="preserve">hal-04672812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for assessing progress towards urban freight transport sustainability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Select a winning Lean Six Sigma 4.0 project: Best Worst Method based decision making approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Skalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkabir Charkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79, pp.425-432. </w:t>
+              <w:t xml:space="preserve">Total Quality Management and Business Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2024.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14783363.2024.2315427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021915v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Indicators to Assess the Sustainability of Urban Freight Transport Using a Multi-Criteria Analysis</w:t>
               </w:r>
@@ -1630,451 +1630,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Timed Automata for Reconfigurable System Modeling and Verification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proposal of indicators assessing freight transport sustainability and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Guerrouf</w:t>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/axioms12030230⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.1035-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-023-00415-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010572v1</w:t>
+                <w:t xml:space="preserve">hal-04306016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a sustainable transportation system via economic, environmental, and social optimization: a comprehensive AHP-DEA approach from the waste transportation sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Hmamed</w:t>
+                <w:t xml:space="preserve">Dynamic Timed Automata for Reconfigurable System Modeling and Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Guerrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Benghabrit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Khalgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (21), pp.n° 15372. </w:t>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152115372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/axioms12030230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322344v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of indicators assessing freight transport sustainability and resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving a sustainable transportation system via economic, environmental, and social optimization: a comprehensive AHP-DEA approach from the waste transportation sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+                <w:t xml:space="preserve">Asmaa Benghabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (4), pp.1035-1056. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.n° 15372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-023-00415-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su152115372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306016v1</w:t>
+                <w:t xml:space="preserve">hal-04322344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new formal approach for performance evaluation of green MAC protocol in energy harvesting WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Zroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,833 +2245,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Framework for Assessing Sustainability of Urban Freight Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Ayadi</w:t>
+                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.397⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889778v1</w:t>
+                <w:t xml:space="preserve">hal-03799813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A sustainable approach for a collaborative distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799813v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable approach for a collaborative distribution network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A new metric for gain sharing assessment in collaborative distribution: the sustainability and flexibility rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100131. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2022.2038714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861353v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric for gain sharing assessment in collaborative distribution: the sustainability and flexibility rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Boulaksil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23302674.2022.2038714⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.102821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850031v1</w:t>
+                <w:t xml:space="preserve">hal-04010500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">A new approach for business process reconfiguration under uncertainty using Dempster-Shafer Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Ben Soussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2021.2017062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010500v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for business process reconfiguration under uncertainty using Dempster-Shafer Theory</w:t>
+                <w:t xml:space="preserve">Antecedents and enablers of supply chain reconfigurability and their effects on performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23302674.2021.2017062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-08851-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566218v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antecedents and enablers of supply chain reconfigurability and their effects on performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Zidi</w:t>
+                <w:t xml:space="preserve">Conceptual Framework for Assessing Sustainability of Urban Freight Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.251-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-08851-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592458v1</w:t>
+                <w:t xml:space="preserve">hal-03889778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin framework for reconfigurable manufacturing systems (RMSs): design and simulation</w:t>
               </w:r>
@@ -3278,90 +3278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantitative Properties Preservation in Reconfigurable Generalized Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masood Ashraf Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.103331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3512,77 +3512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable collaborative approach to the distribution network design problem with CO2 emissions allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.14053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,51 +3967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of ODMAC protocol for WSNs powered by ambient energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Benharzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,77 +4175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Collaborative Hub Location Problem with Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.100291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4768,77 +4768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pooling of sustainable freight transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4872,77 +4872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de simulation de la mutualisation logistique 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Volume 28 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bourekkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Intelligent and Fuzzy Systems-INFUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul (Turquie), Turkey. pp.814-821, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTOn: A New Ontology for Sustainable and Resilient Freight Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,261 +6547,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and Resilience Freight Transport Indicators: A Multi-criteria Analysis Selection Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+                <w:t xml:space="preserve">The Location Selection Problem of a Logistic Platform Considering Weak and Limited Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (4th Edition) : Proceedings of 4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4), Tunisia 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.991-994, </w:t>
+              <w:t xml:space="preserve">4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.981-984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330070v1</w:t>
+                <w:t xml:space="preserve">hal-05330004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Location Selection Problem of a Logistic Platform Considering Weak and Limited Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Ayadi</w:t>
+                <w:t xml:space="preserve">Sustainability and Resilience Freight Transport Indicators: A Multi-criteria Analysis Selection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.981-984, </w:t>
+              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (4th Edition) : Proceedings of 4th Euro-Mediterranean Conference for Environmental Integration (EMCEI-4), Tunisia 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sousse, Tunisia. pp.991-994, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330004v1</w:t>
+                <w:t xml:space="preserve">hal-05330070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for assessment progress towards urban freight transport sustainability</w:t>
               </w:r>
@@ -6921,51 +6921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ailane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bourekkache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouher Chrouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 8TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1624-1629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7129,51 +7129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and Sustainability of Freight Transport: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and Resilient Freight Transport Composite Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,77 +7462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerance Optimization of Reconfigurable Manufacturing Systems: Multi-objective Artificial Bee Colony Algorithm for Process Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,819 +7703,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing logistics operations sustainability through resource sharing: The case of French agri-food SMEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Aloui</w:t>
+                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 2nd International Conference on Signal, Control and Communication (SCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850027v1</w:t>
+                <w:t xml:space="preserve">halshs-03321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islem Snoussi</w:t>
+                <w:t xml:space="preserve">Products Scheduling in Reconfigurable Manufacturing System Considering the Responsiveness Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Torki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laid Kahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Benharzallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
+              <w:t xml:space="preserve">2021 22nd International Arab Conference on Information Technology (ACIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Muscat, Oman. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACIT53391.2021.9677184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03338939v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">No title</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333468v1</w:t>
+                <w:t xml:space="preserve">halshs-03321056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03321057v1</w:t>
+                <w:t xml:space="preserve">emse-03324383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products Scheduling in Reconfigurable Manufacturing System Considering the Responsiveness Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laid Kahloul</w:t>
+                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saber Benharzallah</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 22nd International Arab Conference on Information Technology (ACIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858691v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No title</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Enhancing logistics operations sustainability through resource sharing: The case of French agri-food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Chrouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 2nd International Conference on Signal, Control and Communication (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tunis, Tunisia. pp.307-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC53769.2021.9768379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03321056v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03324383v1</w:t>
+                <w:t xml:space="preserve">emse-03338939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Framework for Reconfigurable Manufacturing Systems: Challenges and Requirements</w:t>
               </w:r>
@@ -8735,77 +8735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a collaborative and integrated optimization approach in sustainable freight transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8833,217 +8833,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Configuration Management of Reconfigurable Manufacturing Systems (Rms)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.V. Kombaya</w:t>
+                <w:t xml:space="preserve">Couplage des heuristiques et l'apprentissage pour la résolution d'un modèle ILRP collaboratif et durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Kermad</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual International Conference on Industrial Engineering and Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Singapore, Singapore. pp.2348</w:t>
+              <w:t xml:space="preserve">ROADEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698658v1</w:t>
+                <w:t xml:space="preserve">hal-03207263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des heuristiques et l'apprentissage pour la résolution d'un modèle ILRP collaboratif et durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Aloui</w:t>
+                <w:t xml:space="preserve">Modeling and Configuration Management of Reconfigurable Manufacturing Systems (Rms)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Kombaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">11th Annual International Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Singapore, Singapore. pp.2348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207263v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Supply Chain Performance: A Bibliometric Analysis</w:t>
               </w:r>
@@ -9133,77 +9133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customization Measurement in Reconfigurable Manufacturing Systems (RMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Kombaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual International Conference on Industrial Engineering and Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Singapore, Singapore. pp.2340--2347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,51 +9267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9526,51 +9526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTAGE DE GAINS EN MUTUALISATION LOGISTIQUE : ETAT DE L'ART ET PERSPECTIVES DE RECHERCHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9641,243 +9641,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche d’incertitude dans une chaîne logistique reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la reconfiguration d’une plateforme de traçabilité des marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Bensoussia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benaissa</w:t>
+                <w:t xml:space="preserve">Noemen Guirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333487v1</w:t>
+                <w:t xml:space="preserve">hal-04333485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la reconfiguration d’une plateforme de traçabilité des marchandises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedi Zidi</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche d’incertitude dans une chaîne logistique reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Bensoussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemen Guirat</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333485v1</w:t>
+                <w:t xml:space="preserve">hal-04333487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la durabilité d'un système de transport urbain : location de vélos dans la ville de Sfax</w:t>
               </w:r>
@@ -10066,77 +10066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage des coûts/bénéfices et émissions de GES après mutualisation logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10155,230 +10155,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic assignment problem of parcels in lockers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Towards the reconfiguration of a freight transport supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemen Guirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04332774v1</w:t>
+                <w:t xml:space="preserve">halshs-04332764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconfiguration of a freight transport supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedi Zidi</w:t>
+                <w:t xml:space="preserve">Dynamic assignment problem of parcels in lockers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemen Guirat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04332764v1</w:t>
+                <w:t xml:space="preserve">halshs-04332774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the bike rental system in Sfax -Tunisia</w:t>
               </w:r>
@@ -10472,77 +10472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème d’affectation dynamique en livraison du dernier kilomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,77 +10567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability indicators for a pooled logistics chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10656,325 +10656,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+                <w:t xml:space="preserve">Affectation des navires aux postes à quai dans un port polyvalent, Cas du port commercial de Sfax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 : 18e congrès de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328125v1</w:t>
+                <w:t xml:space="preserve">hal-03849502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affectation des navires aux postes à quai dans un port polyvalent, Cas du port commercial de Sfax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ammar</w:t>
+                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Benabdelhafid</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 : 18e congrès de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849502v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328277v1</w:t>
+                <w:t xml:space="preserve">hal-02328125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de chaînes logistiques vertes, étude de cas</w:t>
               </w:r>
@@ -12480,51 +12480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and Sustainability of Freight Transport: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12727,87 +12727,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing; Springer International Publishing, pp.280-288, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332723v1</w:t>
@@ -12922,113 +12922,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing, pp.41-52, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332724v1</w:t>
@@ -13582,51 +13582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ailane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bourekkache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Ben Atia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hmamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherrafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Garza-Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-05-2025-0387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Torki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tigane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Kahloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Belaiche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2025.2550703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajjem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05474188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ber&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Voitichouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel M&#233;rim&#232;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bamoumen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00961-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Saidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benaissa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-025-01342-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00539-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Skalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Charkaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14783363.2024.2315427" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05021915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.03.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04514865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8010012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Guerrouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalgui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms12030230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Benghabrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00415-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Zroug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Benharzallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-023-01035-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04094718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074561" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03889778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.397" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Soussia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.2017062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08851-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Kombaya Touckia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09118-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Laajili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120675" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Ashraf Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3225280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.1887397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132414053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073891" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Hmidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2021.120853" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01798-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Samir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01187-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100291" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elhidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benhida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elfezazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Azougagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benabdelhafid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26666/rmp.jesr.2019.5.4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0374" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Syafrizal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sugiarto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Sarwanto Moersidik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i5.534" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dangoumau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_90" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98304-7_70" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97992-7_69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aktef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Echefaj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_57" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_214" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076229" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778926v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Chrouta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9804001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_39" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zaafour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803929" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC53769.2021.9768379" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03858691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belaiche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIT53391.2021.9677184" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_49" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Kombaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kermad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derrouiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delahoche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Bensoussia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Guirat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayedi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Zouari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332764v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ammar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kammoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhida" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabdelhafid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_18" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.313541" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Sioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouicha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-777-220241017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67192-0_39" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410853v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmhamedi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_39" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ailane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bourekkache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Ben Atia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Samara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hmamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherrafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Arturo Garza-Reyes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-05-2025-0387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajjem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Zekhnini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05241547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Torki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tigane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Kahloul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Belaiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2025.2550703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05474188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ber&#231;ot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Voitichouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel M&#233;rim&#232;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bamoumen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00961-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Saidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benaissa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-025-01342-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05021915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.03.056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00539-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Skalli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Charkaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiarini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14783363.2024.2315427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04514865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8010012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00415-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Guerrouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalgui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms12030230" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Benghabrit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Zroug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Benharzallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-023-01035-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04094718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Zidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074561" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Soussia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.2017062" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08851-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03889778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.397" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Kombaya Touckia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09118-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Laajili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120675" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Ashraf Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3225280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103331" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.1887397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132414053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073891" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Hmidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2021.120853" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01798-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Samir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-021-01187-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100291" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elhidaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benhida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elfezazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Azougagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benabdelhafid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26666/rmp.jesr.2019.5.4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0374" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Syafrizal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sugiarto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Sarwanto Moersidik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i5.534" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dangoumau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Craye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_90" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98304-7_70" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97992-7_69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aktef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Echefaj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97985-9_57" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_214" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_216" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076229" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778926v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Chrouta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9804001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_39" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNIB57382.2022.10076049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zaafour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803929" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03858691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Belaiche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIT53391.2021.9677184" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC53769.2021.9768379" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_49" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Kombaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kermad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derrouiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delahoche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Guirat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Bensoussia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ayedi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Zouari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ammar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kammoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhida" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sassi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabdelhafid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_18" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.313541" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riheb Sioud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouicha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-777-220241017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67192-0_39" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_26" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410853v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmhamedi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_39" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>