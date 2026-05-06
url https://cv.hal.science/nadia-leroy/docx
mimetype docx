--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -190,447 +190,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Development, Teacher Job Satisfaction, and Work Engagement: A Needs–Supplies Fit Approach</w:t>
+                <w:t xml:space="preserve">Testing the effect of agreement and discrepancy between teachers’ and students’ reported interpersonal behaviors on students’ motivation: a response surface analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Development in Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19415257.2025.2550987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11218-025-10096-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207707v1</w:t>
+                <w:t xml:space="preserve">hal-05127098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the effect of agreement and discrepancy between teachers’ and students’ reported interpersonal behaviors on students’ motivation: a response surface analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The teaching motivation paradox: A systematic review and content analysis of candidate teachers’ motivations across cultures and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Suryani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (1), pp.136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-025-10096-8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-025-10114-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127098v1</w:t>
+                <w:t xml:space="preserve">hal-05227652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The teaching motivation paradox: A systematic review and content analysis of candidate teachers’ motivations across cultures and time</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Stereotype Knowledge and Stereotype Belief Impact Girls’ Self-Efficacy and Math Performance: A Response Surface Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Suryani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-025-10114-9⟩</w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.102071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2024.102071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227652v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Stereotype Knowledge and Stereotype Belief Impact Girls’ Self-Efficacy and Math Performance: A Response Surface Analysis Approach</w:t>
+                <w:t xml:space="preserve">Professional Development, Teacher Job Satisfaction, and Work Engagement: A Needs–Supplies Fit Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96, pp.102071. </w:t>
+              <w:t xml:space="preserve">Professional Development in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2024.102071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19415257.2025.2550987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815214v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivated To Teach, but Stressed Out by Teacher Education&amp;quot;: A Content Analysis of Self-Reported Sources of Stress and Motivation Among Preservice Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -716,51 +716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Joint Effects of Stressors and Resources on Student Engagement in Teacher Education: A French Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -820,64 +820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Emma or Liam the Top Scorer in Math? The Effects of a Counter-Stereotypical Role Model on Math Achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex Roles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86 (9-10), pp.587-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The harmful aspect of teacher conditional support on students’ self-perception of school competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thèrèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,51 +1410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance/Discordance in parent and teacher achievement goals, student goals and test anxiety&amp;quot; in Symposium Parents and children’s motivation and achievement: Different aspects, pathways, and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI 2025 – Realising Potentials through Education: Shaping the Minds and Brains for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1902,64 +1902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How stereotype awareness and stereotype belief impact test anxiety and self-efficacy in math? . In J. Stang-Rabrig &amp; N. McElvany (Chair), Stereotypes and Stereotype Threat in the Classroom: Effects and Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial EARLI Conference "Education as a Hope in Uncertain Times"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement dans la formation enseignante selon l’ajustement personne- environnement : Une étude française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Suisse pour la Recherche en Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2066,51 +2066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations professionnelles et engagement dans la formation enseignante : La vocation pour le métier nourrit-elle le « décrochage » chez les étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,165 +2349,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques évaluatives, perceptions de soi et motivation : état de la recherche et postes d'intervention</w:t>
+                <w:t xml:space="preserve">Autonomie et motivation des élèves, comprendre les résultats de la recherche afin de mettre en œuvre sur le terrain des pratiques qui favorisent l’autonomie et la motivation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de rentrée du collège des doyens des inspecteurs de l'Académie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude formation de formateur groupe « Autonomie et motivation de l’élève » de la FTLV de l'Académie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Villefontaine (Isère), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782056v1</w:t>
+                <w:t xml:space="preserve">hal-04782072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et motivation des élèves, comprendre les résultats de la recherche afin de mettre en œuvre sur le terrain des pratiques qui favorisent l’autonomie et la motivation des élèves</w:t>
+                <w:t xml:space="preserve">Pratiques évaluatives, perceptions de soi et motivation : état de la recherche et postes d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude formation de formateur groupe « Autonomie et motivation de l’élève » de la FTLV de l'Académie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Villefontaine (Isère), France</w:t>
+              <w:t xml:space="preserve">Séminaire de rentrée du collège des doyens des inspecteurs de l'Académie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782072v1</w:t>
+                <w:t xml:space="preserve">hal-04782056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des enseignants : approches théoriques, processus à l’œuvre et implications pratiques</w:t>
               </w:r>
@@ -2556,355 +2556,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ support as correlate of student self-evaluation bias trajectories during junior high school: a joint trajectory analysis</w:t>
+                <w:t xml:space="preserve">Is Emma or Liam Top of the Class in Math? The Impact of the Gender of the Best Student in Math on her/his Peers' Math Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self- Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Congress on Education and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781926v1</w:t>
+                <w:t xml:space="preserve">hal-04781920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse longitudinale du soutien des enseignants et de biais d'auto-évaluation des élèves au cours du collège : quelles trajectoires conjointes au cours du temps ?</w:t>
+                <w:t xml:space="preserve">L’impact du jugement des enseignants sur la motivation et les perceptions de soi des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086785v1</w:t>
+                <w:t xml:space="preserve">hal-04086780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Emma or Liam Top of the Class in Math? The Impact of the Gender of the Best Student in Math on her/his Peers' Math Performance</w:t>
+                <w:t xml:space="preserve">Teachers’ support as correlate of student self-evaluation bias trajectories during junior high school: a joint trajectory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Education and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7th International Self- Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781920v1</w:t>
+                <w:t xml:space="preserve">hal-04781926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du jugement des enseignants sur la motivation et les perceptions de soi des élèves</w:t>
+                <w:t xml:space="preserve">Analyse longitudinale du soutien des enseignants et de biais d'auto-évaluation des élèves au cours du collège : quelles trajectoires conjointes au cours du temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086780v1</w:t>
+                <w:t xml:space="preserve">hal-04086785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual trajectory of academic motivation and perceived competence: a longitudinal study using group-based trajectory model</w:t>
               </w:r>
@@ -3311,627 +3311,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
+                <w:t xml:space="preserve">The impact of top of the class gender on her/his peers math performance: A role model perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">The European Conference on Educational Research, "Urban Education".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086752v1</w:t>
+                <w:t xml:space="preserve">hal-04086750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of top of the class gender on her/his peers math performance: A role model perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Educational Research, "Urban Education".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086750v1</w:t>
+                <w:t xml:space="preserve">hal-04086756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086756v1</w:t>
+                <w:t xml:space="preserve">hal-04086752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contextes scolaires sur la motivation et ses conséquences au plan des apprentissages</w:t>
+                <w:t xml:space="preserve">Les effets du contexte scolaire sur la motivation et ses conséquences au plan des apprentissages : une étude transversale à l’école élémentaire. Congrès international de l'AECSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086960v1</w:t>
+                <w:t xml:space="preserve">hal-04086767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contexte scolaire sur la motivation et ses conséquences au plan des apprentissages : une étude transversale à l’école élémentaire. Congrès international de l'AECSE</w:t>
+                <w:t xml:space="preserve">The Impact of developmental change in motivation on school achievement: a growth trajectory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
+              <w:t xml:space="preserve">Second Biennial Meeting of the EARLI Special Interest Group 18 Educational Effectiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Louvain (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086767v1</w:t>
+                <w:t xml:space="preserve">hal-04086760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of developmental change in motivation on school achievement: a growth trajectory analysis</w:t>
+                <w:t xml:space="preserve">Favoriser la mise en place des démarches d’investigation en classe de sciences : évaluation d’un dispositif de formation fondé sur le conflit sociocognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Biennial Meeting of the EARLI Special Interest Group 18 Educational Effectiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Louvain (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086760v1</w:t>
+                <w:t xml:space="preserve">hal-04086765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la mise en place des démarches d’investigation en classe de sciences : évaluation d’un dispositif de formation fondé sur le conflit sociocognitif</w:t>
+                <w:t xml:space="preserve">Les effets du contextes scolaires sur la motivation et ses conséquences au plan des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086765v1</w:t>
+                <w:t xml:space="preserve">hal-04086960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des modèles multiniveaux de croissance dans l'évaluation des changements motivationnels à l'entrée au collège</w:t>
               </w:r>
@@ -4183,51 +4183,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
+                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
@@ -4237,122 +4237,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087048v1</w:t>
+                <w:t xml:space="preserve">hal-04087051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
+                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
@@ -4362,81 +4345,98 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087051v1</w:t>
+                <w:t xml:space="preserve">hal-04087048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4467,51 +4467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Evaluation Bias and Autonomous Motivation: The Role of Teachers’ Autonomy-Supportive Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI 2025 – Realising Potentials through Education: Shaping the Minds and Brains for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,398 +4530,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les orientations des buts d’accomplissement et les régulations motivationnelles sont-elles reliées à l’anxiété en classe ? L’apport de la théorie des catastrophes dans la modélisation des liens non-linéaires</w:t>
+                <w:t xml:space="preserve">A need–supply fit perspective on teachers’ perceptions of teaching training and their relationship with job satisfaction and engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">27th Biennial Meeting of the International Society for the Study of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631272v1</w:t>
+                <w:t xml:space="preserve">hal-04631270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A need–supply fit perspective on teachers’ perceptions of teaching training and their relationship with job satisfaction and engagement</w:t>
+                <w:t xml:space="preserve">The role of self-efficacy in bifurcating the relationship of cost and value in teaching training among beginning teachers: A cusp catastrophe modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Biennial Meeting of the International Society for the Study of Behavioral Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Conference on Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631270v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of self-efficacy in bifurcating the relationship of cost and value in teaching training among beginning teachers: A cusp catastrophe modeling analysis</w:t>
+                <w:t xml:space="preserve">Comment les orientations des buts d’accomplissement et les régulations motivationnelles sont-elles reliées à l’anxiété en classe ? L’apport de la théorie des catastrophes dans la modélisation des liens non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Motivation and Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631275v1</w:t>
+                <w:t xml:space="preserve">hal-04631272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais d’auto-évaluation de compétence et motivation : le rôle modérateur du style motivationnel adopté par l’enseignant</w:t>
+                <w:t xml:space="preserve">Need-supportive behavior as reported by teacher vs. need-supportive behavior as perceived by students: does the congruence matter? - A Multilevel Response Surface Analytical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès annuel de la Société Québécoise pour la Recherche en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086591v1</w:t>
+                <w:t xml:space="preserve">hal-04086587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need-supportive behavior as reported by teacher vs. need-supportive behavior as perceived by students: does the congruence matter? - A Multilevel Response Surface Analytical Approach</w:t>
+                <w:t xml:space="preserve">Biais d’auto-évaluation de compétence et motivation : le rôle modérateur du style motivationnel adopté par l’enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Orlando, United States</w:t>
+              <w:t xml:space="preserve">45e congrès annuel de la Société Québécoise pour la Recherche en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086587v1</w:t>
+                <w:t xml:space="preserve">hal-04086591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' motivational beliefs and classroom climate in mathematics: a longitudinal examination of their joint trajectories from grade 6 to 9</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations professionnelles et engagement dans la formation enseignante : La vocation pour le métier nourrit-elle le « décrochage » chez les étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des dispositifs coopératifs pour favoriser une posture d’ouverture dans les débats sociétaux : le cas des filières du sous-sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais d'auto-évaluation de compétence scolaire Risque ou opportunité pour la réussite des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,51 +5795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207707v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2025.2550987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10096-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227652v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Watt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richardson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Suryani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10114-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2024.102071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086576v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2023.2286356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-022-01289-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-017-0350-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2016.02.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3J9DMTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pineault-Deault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vezeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Andrevon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127098v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10096-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227652v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Watt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richardson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Suryani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-025-10114-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2024.102071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2025.2550987" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086576v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2023.2286356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-022-01289-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-017-0350-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2016.02.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3J9DMTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pineault-Deault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vezeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Andrevon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>