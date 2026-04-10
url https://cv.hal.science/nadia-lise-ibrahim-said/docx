--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -345,183 +345,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d'une unité proposée intégrant les marqueurs discursifs et la prosodie sur la correction des erreurs phonétiques des étudiants en FLE à la faculté de pédagogie de Kafr El Cheikh</w:t>
+                <w:t xml:space="preserve">Diminuer la charge cognitive des étudiants du FLE dans les facultés de pédagogie par la mise en œuvre des stratégies mnémoniques d’apprentissage pour développer leur compréhension écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">مجلة کلية التربية بالمنصورة [Maǧallaẗ Kulliyyaẗ Al-Tarbiyyaẗ Bil-Manṣūraẗ = Journal of Faculty of Education Mansoura University]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (1), pp.3-41. </w:t>
+              <w:t xml:space="preserve">Journal of Research in Curriculum Instruction and Educational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.15-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21608/maed.2024.410718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21608/jrciet.2024.335213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950489v1</w:t>
+                <w:t xml:space="preserve">hal-04843432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminuer la charge cognitive des étudiants du FLE dans les facultés de pédagogie par la mise en œuvre des stratégies mnémoniques d’apprentissage pour développer leur compréhension écrite</w:t>
+                <w:t xml:space="preserve">Efficacité d'une unité proposée intégrant les marqueurs discursifs et la prosodie sur la correction des erreurs phonétiques des étudiants en FLE à la faculté de pédagogie de Kafr El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Curriculum Instruction and Educational Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.15-84. </w:t>
+              <w:t xml:space="preserve">مجلة کلية التربية بالمنصورة [Maǧallaẗ Kulliyyaẗ Al-Tarbiyyaẗ Bil-Manṣūraẗ = Journal of Faculty of Education Mansoura University]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (1), pp.3-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21608/jrciet.2024.335213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21608/maed.2024.410718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843432v1</w:t>
+                <w:t xml:space="preserve">hal-04950489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité proposée pour développer l’apprentissage et l’utilisationdes prépositions du FLE des étudiants de section de français, dans lesfacultés de pédagogie</w:t>
               </w:r>
@@ -852,183 +852,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la méthode verbo-tonale pour remédier aux erreurs phonétiques des étudiants du département de français dans les facultés de pédagogie</w:t>
+                <w:t xml:space="preserve">Développer la compétence pragmatique des apprenants arabophones résidant en France, par la mise en scène d’un atelier théâtral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">مجلة تطوير الأداء الجامعى (Journal of University Performance Development)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (2), pp.101-134. </w:t>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.137-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21608/jpud.2022.135918.1080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21608/jpud.2022.135919.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843381v2</w:t>
+                <w:t xml:space="preserve">hal-04843398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la compétence pragmatique des apprenants arabophones résidant en France, par la mise en scène d’un atelier théâtral</w:t>
+                <w:t xml:space="preserve">Utilisation de la méthode verbo-tonale pour remédier aux erreurs phonétiques des étudiants du département de français dans les facultés de pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">مجلة تطوير الأداء الجامعى (Journal of University Performance Development)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (2), pp.137-168. </w:t>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.101-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21608/jpud.2022.135919.1081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21608/jpud.2022.135918.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843398v2</w:t>
+                <w:t xml:space="preserve">hal-04843381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la compétence interculturelle des futurs-enseignants du FLE à la lueur de la perspective actionnelle</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadia.lise.ibrahim@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074931v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/maed.2025.428402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/maed.2025.470198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/maed.2024.410718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jrciet.2024.335213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/eji.2023.326362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifqi Ibrahim Mohammed Soleiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ssl.2022.256474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1585;&#1601;&#1602;&#1609; Rifqi &#1575;&#1576;&#1585;&#1575;&#1607;&#1610;&#1605; &#1605;&#1581;&#1605;&#1583; &#1587;&#1604;&#1610;&#1605;&#1575;&#1606; Ibrahim Mohammed SOLEIMAN" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/EDUSOHAG.2022.228917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ssl.2022.256473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843381v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jpud.2022.135918.1080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843398v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jpud.2022.135919.1081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ssl.2020.114501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ali El Sayed Ibrahim Sa&#239;d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Perrone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaban Abdel Ghany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadia.lise.ibrahim@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074931v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/maed.2025.428402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/maed.2025.470198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jrciet.2024.335213" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/maed.2024.410718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/eji.2023.326362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifqi Ibrahim Mohammed Soleiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ssl.2022.256474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1585;&#1601;&#1602;&#1609; Rifqi &#1575;&#1576;&#1585;&#1575;&#1607;&#1610;&#1605; &#1605;&#1581;&#1605;&#1583; &#1587;&#1604;&#1610;&#1605;&#1575;&#1606; Ibrahim Mohammed SOLEIMAN" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/EDUSOHAG.2022.228917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ssl.2022.256473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jpud.2022.135919.1081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843381v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jpud.2022.135918.1080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ssl.2020.114501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ali El Sayed Ibrahim Sa&#239;d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Perrone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaban Abdel Ghany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>