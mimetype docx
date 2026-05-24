--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia Maïzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-maizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5003-5103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118655604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to decarbonization of European islands: ensuring the integration of high renewable energy and power system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1st Quarter 2022, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the scope and thematic focus of 100,000 publications on energy consumption, services and social aspects of climate change: A big data approach to demand-side mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneeque Javaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Niamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abd78b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimization of energy consumption in essential oil extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Ait Amer Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Abatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Benyoussef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.373-389. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centralized to decentralized power system: A space-analysis for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (1-4), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-209309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding power system's reliability within a long-term Energy System Optimization Model: Linking high renewable energy integration and future grid stability for France by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.114037. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal approaches to manage power system decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape-Gardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (1-4), pp.1447-1452. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-209464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the security of electricity supply through multi-scale modeling: The TIMES-ANTARES linking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.115717. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the future energy transition to net-zero emissions: Lessons from exploring the differences between France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krook-Riekkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.111358. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devising Mineral Resource Supply Pathways to a Low-Carbon Electricity Generation by 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources8010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phase transition to energy transition: What can we learn from physics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.3930-3936. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice-based representation of power systems dedicated to synchronism analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.1049-1056. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centralized to decentralized power systems: The shift on finitude constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.4262-4267. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sustainable energy future in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.158 - 166. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2018.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating long-term lifestyle changes: A methodological proposal based on a statistical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: How are new sustainable development approaches responding to societal challenges?, 26 (2), pp.159 - 171. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the TIMES Integrated Assessment Model (TIAM‐FR) Raw Materials Gap with Life Cycle Inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of global GHG reduction pledges to bioenergy expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.142-153. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renewable energy revolution of Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing intermittency in 100% renewable and reliable power systems: A holistic approach applied to Reunion Island in 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.In Press. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green technologies competition and uncertainty: a Monte Carlo analysis of optimal biofuels supply choices for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3020-3027. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy contribution to Latin American INDCs: Analyzing sub-regional trends with a TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.170-184. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is GHG mitigation policy enough to develop bioenergy in Asia: a long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oil, Gas and Coal Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on: IBSCE 2015 Bioenergy and Biofuels in Asia and Europe, 14 (1/2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJOGCT.2017.10002111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex mathematical program for pump scheduling in a class of branched water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future demand for energy services through a quantitative approach of lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.2613-2627. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing industries’ power generation assets on the electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Coatalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape-Gardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1744-1756. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Digital Society » : un scénario de transition énergétique à l’horizon 2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transition numérique et transition écologique, 87, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3041 - 3048. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.3545 - 3550. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Synchronism in Planning Exercises: From Kuramoto Lattice Model to Kinetic Energy Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.2712 - 2717. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une transition énergétique citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tribune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing GHG mitigation and associated cost of French biofuel sector: Insights from a TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.288-300. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the importance of structural change in non-energy intensive industry for prospective modelling: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasible path toward 40–100% renewable energy shares for power supply in France by 2050: A prospective analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.501-522. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach to the water networks pumping scheduling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2846-2851. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre-octobre (627), pp.381-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy of bioenergy development in the largest energy consumers of Asia (China, India, Japan and South Korea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating household behavior and heterogeneity into the TIMES-Households model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exercices de prospective énergétique à l’épreuve des mutations des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier : Transition énergétique : contexte, enjeux et possibilités, 14 (3), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery using heat pumps in non-energy intensive industry: Are Energy Saving Certificates a solution for the food and drink industry in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.374-389. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing shares of intermittent sources in Reunion Island: Impacts on the future reliability of power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal management of power generation assets: Interaction with the electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Coatalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2575-2580. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Degrowth Paradigm through prospective Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ökologisches Wirtschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), 2 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/OEW290342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Renewable Energy by Implementing Dynamic Support through Storage Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Conference on Applied Energy, ICAE2014, 61, pp.2000-2003. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Renewable Energy by Implementing Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Conference on Applied Energy, ICAE2014, 61, pp.1844-1847. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.12.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective analysis of waste heat management at power plants and water conservation issues using a global TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of intermittent sources on the quality of power supply: The key role of reliability indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (1), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.11.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing harbor by combining probabilistic approach with event-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibrium for coupling of CO2 allowances and electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Congrès SMAI 2013, 45, September 2014, pp.98 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future prospects for nuclear power in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.849-859. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery with heat pumps in non-energy intensive industry: A detailed bottom-up model analysis in the French food & drink industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.489-504. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima's impact on the European power sector: The key role of CCS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.305-312. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water modeling in an energy optimization framework - The water-scarce middle east context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.268-279. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrating Assessment Model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon value dynamics for France: A key driver to support mitigation pledges at country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (7), pp.4325-4336. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of income in energy consumption behaviour: Evidence from French households data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (12), pp.7874-7883. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based predictive motion cueing strategy for vehicle driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Dagdelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Kemeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (9), pp.995-1003. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing CO2 Emission Allowances with Stochastic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Davidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossy Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'efficacité énergétique du vecteur électrique : enjeux, méthodologie, éco-conception, solutions, prospective = Dedicating Electrical Engineering to Energy Efficiency : Stake, Method, Eco-Design, Long Term Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5), p. 111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective et spécificités de la politique énergétique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), 9 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2007002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille MARKAL de modèles de planification énergétique: Un complément aux exercices de modélisation dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Infinity approximation of a parabolic system regarded as a delay system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 22 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer d'échelle pour les négociations climatiques : Huit initiatives régionales, sectorielles et citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.164, 2015, 978-2-3567-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids : au-delà du concept, comment rendre les réseaux plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2013, Développement durable, 978-2-911256-93-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie : destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2011, Collection Développement durable, 978-2-9112-5641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone et Prospective. Colloque international organisé conjointement par la Chaire Modélisation prospective et l'ETSAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 138 p., 2009, 978-2-911256-11-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2008, Libres opinions, 978-2-35671-011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022: Demand, services and social aspects of mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyashree Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Díaz-José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Willem Geels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCC, 2022: Climate Change 2022: Mitigation of Climate Change. Contribution of Working Group III to the Sixth Assessment Report of the Intergovernmental Panel on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giannakidis, G.; Karlsson, K.; Labriet, M.; Ó Gallachóir, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limiting Global Warming to Well Below 2 °C: Energy System Modelling and Policy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Springer, 2018, Lecture Notes in Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Water and Energy Issues in European Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadwiga Ziolkowska &amp; Jeffrey Peterson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition for Water Resources: Experiences and Management Approaches in the US and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233-251 - Chapter 2.2.7, 2016, 978-0-12-803237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Renewable Energy Roadmap: Comparing Energy Systems Models with IRENA’s REmap 2030 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud Kempener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Ciorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Giannakidis, Maryse Labriet, Brian Ó Gallachóir, GianCarlo Tosato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informing Energy and Climate Policies Using Energy Systems Models: Insights from Scenario Analysis Increasing the Evidence Base</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (Part I), Springer International Publishing, pp.43-67, 2015, Lecture Notes in Energy, 978-3-319-16539-4. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16540-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory analysis for carbon auction market through electricity market coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludkovski, Michael; Sircar, Ronnie; Aid, Rene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commodities, Energy and Environmental Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 335-370, 2015, Fields Institute Communications, 978-1-4939-2732-6. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2733-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien pour ma tonne de CO2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reseau du futur pour les territoires intelligents, Enjeux, defis et prospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison énergie francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, pp.73 - 74, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Prices in a Game Theory Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Jan Olsder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tanré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Haurie, Georges Zaccour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games ; Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 135-159 - ISBN 978-0-387-24601-7, 2005, GERAD 25th anniversary series ; 10, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-24602-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “relaxation” approach for the hankel approximation of some vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.F. Curtain, editor ; A. Bensoussan, J.L. Lions, honorary eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of Systems: State and Frequency Domain Approaches for Infinite-Dimensional Systems. Proceedings of the 10th international conference, Sophia-Antipolis, France, June 9-12, 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.585-597, 1993, Lecture Notes in Control and Information Sciences ; Volume 185, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0115017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (253)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective of Prospective Exercises: A Chronicle of Long-Term Modelling and Energy Policymaking in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROGEN AND SUSTAINABILITY IN MENA: NAVIGATING THE TENSIONS BETWEEN EXPORT AMBITIONS AND ENERGY SECURITY - A TECHNICAL-ECONOMIC ANALYSIS BASED ON TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et Transition : impensés et enjeux d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire MPDD et Schneider Electric 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prospective à la sobriété : planifier en temps de dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Capitales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels chemins pour la décarbonation des pays en voie de développement ? Propos Introductifs : l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Évènement OSE, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Works Climate Solutions Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété dans le sixième rapport du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées Scientifiques de l'Environnement - La sobriété dans tous ses états : définir, comprendre, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and impacts of the new global hydrogen economy for MENA countries - A technical-economic analysis based on TIAM-FR” in session “The new frontier of hydrogen economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition in the MENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC COP28, Side event "Global energy transition and local realities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dubai, United Arab Emirates, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the decarbonization pathways of energy systems for two contrasting EU islands under flexibility issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer 2022 Semi-Annual ETSAP Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-facets of increasing the renewable energy integration in power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Grazioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side event : Green hydrogen: how to reconcile North/South stakes in the development of the future market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piotr Chełstowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United Nations Conference on Climate Change (COP 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Charm el-Cheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES-DZA Prospective modeling in Algeria - Shale gas development strategy as a way out of energy dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess the transition to a circular economy for the energy system: long-term analysis of the case of the South-East Region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Benamirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2020 : The 12th International Conference on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neural network to estimate the temperature in 2050 from urban land use and buildings evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Secure future power system for France: a new multi-model, multi-criteria framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires 100 % renouvelables : le cas de la région SUD Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility enhancement to ensure European islands decarbonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Grazioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Edition of the International Conference on Innovative Applied Energy - IAPE’20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cambridge (Visioconference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 crisis as a metric for triggering energy transition: elements for the long term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of macro indicators to evaluate the sustainability of urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sustainable Development Research Society Conference : Sustainability in Transforming Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISDRS, Jul 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying big data and statistics techniques to create urban archetypes for long-term modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice de prospective à l'échelle urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EDF - Chaire Modélisation Prospective au service du Développement Durable sur la Dimension territoriale de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF; Chaire MPDD, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping social acceptance of energy projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Association of Energy Economists (IAEE) European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES ParisTech Research Day 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP25, IPCC Side Event: Demand and Supply Side Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : enjeu climatique ou choix de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Sciences pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating social acceptance of energy projects in global long- term energy transition scenarios -COP25 Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC Conference of Climate Change, COP25, official UNFCCC side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment for sustainable evolution of cities: combining land-use and building allocation with an energy system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Hucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping social acceptance of energy projects Introduction (1/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YEEES 26 (Young Energy Economists and Engineers Seminar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term power generation adequacy assessment: the TIMES-ANTARES linking model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-constrained scenario with decreasing share of nuclear for the French power sector in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'acceptabilité sociale des projets énergétiques dans la modélisation prospective de la transition énergétique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algerian Energy System: Transition challenges for a hydrocarbon-based economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Benamirouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centralized to decentralized power systems: The shift on finitude constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hong Kong, China. pp.4262-4267, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TIMES on non-energetic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Summer School on prospective modeling and energy transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA MINES ParisTech; Lulea University of Technology; IEA-ETSAP, Jul 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la prospective aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Comment répondre aux défis de la Transition Énergétique ? Apports de la science et de la connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF - Institut de France - Académie des sciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the future energy transition to net-zero emissions: the case of France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krook-Riekkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW 2019 International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES- SUDPACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart and Sustainable Planning for Cities and Regions 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to steer an energy transition. A heuristic inspired from the physics concept of phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space analysis of reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs du carbone et pilotage de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Finance et Marché de l'Énergie de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model approach to address long-term electricity security of supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phase transition to energy transition: What can we learn from physics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hong Kong - China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic magnetic formulation for power grid planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Magnetic Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Singapore, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSE - Association Française de Science Economique, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW MARYLAND </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, MARYLAND, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation des modèles top-down/bottom-up : Retour d'expérience sur l'approche combinée TIAM-FR / IMACLIM-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREDEG (Groupe de Recherche en Droit, Economie et Gestion) Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term energy modeling for a decarbonized world: An assessment of the Paris agreement with an optimization bottom-up model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale reconciliation to shed light on the plausibility of long-term low carbon pathways : power system issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to a decarbonized world: an analysis of the Paris Climate Agreement with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th Edition of the International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College of Cork, Jun 2016, Cork Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating long-term lifestyles changes in France: a statistical and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference (ISDRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Sustainable Development Research Society (ISDRS) Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of power systems: A fully magnetic multi-scale model devoted to grid stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intermag Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diago United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating multiscale approaches to low carbon prospective studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Energy Scenarios </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What energy system after the Paris Climate Agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXVIII - European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les fondamentaux de la prospective, Journée de la Chaire MPDD - EDF: Du bon usage des modèles et des scénarios énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la chaire MPDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Smart Energy Grid Engineering (SEGE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, OSHAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system synchronism in planning exercise: From Kuramoto lattice model to kinetic energy aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing energy system models with a quantitative approach of future lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SDEWES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of Bio-energy with carbon capture and storage in the future Energy-Climate regime: a long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EUBCE – European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.1623-1629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Global CO2 Emissions Pledges to Bioenergy Expansion: a Long-Term Analysis of Bioenergy Sector Using TIAM-FR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.1449-1453, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/24thEUBCE2016-4AV.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ambitions à la pratique : quelles perspectives pour une prospective des enjeux energie /climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE THÉMATIQUE LIED - Modélisation et décroissance dans le cadre de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris Diderot France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 1.5 degre compatible energy system for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016 - 28 th European Conference on Operational Researc - Long Term Planning in Energy, Environment and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic model dedicated to the stability of the power grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Advances in Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bormio Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les actions R&D et Academie du Plan Industriel Reseaux electriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion Agrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective analysis of contrasted renewable energy penetration targets in French power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où est passée la croissance verte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Tuck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage between Energy Efficiency and Carbon Management in the Industry Sector: An Emerging vs. Developed Country Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th edition International Energy Workshop (IEW) - International Renewable Energy Agency (IRENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in multi-scale models to shed light on the plausibility of long-term scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANCE perspectives and COP21 insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sophia Antipolis France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux technologiques de la negociation climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee de la Chaire et du Mastere OSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective long terme et reconciliation des echelles de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Échelles de temps et transitions énergétiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Diderot, Oct 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar as Base Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomathia Forum, Solutions for the 2025/30 International Climate Accord: Scaling-up Clean Energy Production, Policy Innovations, and Business Investment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term prospective of business contribution to low carbon development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21 - Side Event - ParisTech </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de 2 degres Celsius et sa declinaison regionale au prisme de Modeles Technico-Economiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée de la Chaire MPDD </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's long-term pathways for bioenergy: scenario analysis using TIAM-FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Development for Bioenergy in Asia: A Long-term Analysis of the Effects of Policy Instruments using TIAM-FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBSCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Shanghai, China. pp.149-153 - ISBN 978-88-89407-13-4, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/IBSCE2015-5CO.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale renewables integration and the changing roles of the TSO & DSO companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pannel session - European Utility Week </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vienna Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining reliability while implementing intermittency: what shares in the power mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CaFFEET’15 5th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California France Forum on Energy Efficiency Technologies, Sep 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques des ménages français dans le secteur résidentiel : approche par les modèles de choix discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating renewable energy in power systems: Challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the degrowth paradigm though prospective modeling: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES-America Latina y el Caribe: a TIMES model dedicated to South America and the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reunion Island energy autonomy objective by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need and Challenge of Ambitious Climate-Energy Strategies at the Urban Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and Energy Allocations: Long term issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Forum on the Climate-Energy Security Nexus: Water and Energy - WBCSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the future climate regime: A regional long term perspective of political targets and technological options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique au prisme des modèles de prospective: état de l'art et nouvelles frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective modeling for Degrowth: Investigating macroeconomic scenarios for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Degrowth-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization and exchange plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating Climate Change in Latin America: the energy prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon energy system analysis through the regional climate contri­bution's issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES-America Latina y el Caribei a TIMES model dedicated to South America and the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th IEA ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What commitments for the future climate regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Low Carbon Growth: Electricity System Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE - Forum Research Center Juïlich </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Soft Linkage between a detailed dynamic Input-Output macroeconomic model and a MarkAl energy system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional perspective to achieve the future climate regime: a long‐term analysis with the TIAM‐FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the future climate regime: a regional long-term perspective of political targets and technological options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Household Energy Consumption in France : Behavior Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FAEE Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Carbon growth of electricity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Energy Scenarios </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Physique des Houches, Feb 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resources and sustainable response to climate constraint in Latin America : A long-term analysis with TIAM-FR, 4th ELAEE, Montevideo, Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montevideo Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de transition énergétique 2050 pour la France : réflexion prospective pour l'elaboration d'une transition intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Academie des Technologies - Commission Energie et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches optimales pour l'évaluation de l'impact de la Demand Response sur le système électrique : visions de court et de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini Symposium SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse Landes France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation prospective et politiques de lutte contre le changement climatique: La question de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mantes la Jolie France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and power supply reliability: The impact of demand response on future power mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-5 - Article number 13882366, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2013.6652216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much intermittency in the power mix: an energy-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of applying intelligent solutions in the energy and climate revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rising to the climate change: French action in Warsaw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des marchés de l’électricité et de carbone, une approche par la théorie des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium OFME - SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based chemicals and bioenergy production: long-term prospective analysis using a TIMES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality principles for the sustainability of electrical systems: a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flattening the load curve with Demand Response solutions: a long-term analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water and energy interactions in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and prospective modeling for the electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des scénarios pour l'exercice de prospective long terme : ou comment élaborer une transition énergétique intelligente en France, &amp;quot;Regards croises d'economistes, de parlementaires et de l'Administration sur la politique energetique de la France et de l'UE : Quels scénarios et comment s'en servir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Economistes de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Japan energy future after the 11th March 2011’s earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacziarg Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabodh Pourouchottamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research - EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de la prospective long terme pour le business et l’efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart cities et prospective: une contribution à RIO+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimatility principles for the sustainability of electrical systems : a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy - ICAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the industry sector for decision making for mid to long-term energy efficiency planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology System Analysis Program Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAP, Jun 2012, Captown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du long terme et paradigme optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Modèles : outil de prospectives et de convergence interdisciplinaire "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior analysis modulus for harbor security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2012 MTS/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hampton Roads, VA, United States. 9 p. - ISBN 978-1-4673-0829-8, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHG emissions cap impact on French biofuel mix using MARKAL/TIMES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice prospectif et la fabrique de scénarios énergétiques : réflexion sur les approches 2050 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dudouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Prospective et scénarios énergétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Tuck IDées, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developed and developing countries perspectives of the climate policy based on the Copenhagen Accord: A long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Scenarios For Developing And Developed Countries: A Prospective Analysis With TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ship behavior based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IASTED International Conference on Signal Processing, Pattern Recognition, and Applications, SPPRA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Innsbruck, Austria. pp.88-95 - ISBN 978-088986865-6, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2011.721-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability versus low carbon issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual Meeting of the International Research Network for Low Carbon Societies (LCS-RNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Chinese climate agenda: technical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households under carbon constraint What policies for a pathway toward low-carbon consumption in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le long terme du secteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposé d'ouverture Concordat GENELEC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Ivry sur seine France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Energy Capital: sustainability implications through the implementation of water allocation in TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEWES 2011 - 6th Dubrovnik Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios post nucléaires : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire de modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing harbors by modeling and classifying ship behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference on Behavior Representation in Modeling and Simulation 2011, BRiMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sundance, United States. pp.114-121 - ISBN 978-161839074-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Allowances and Electricity Prices: a Game-theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics - ICIAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based error criterion for transient electrodynamical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning tools in the climate debate and business opportunities, Side Event long term prospective of business contribution to low carbon development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Side Event organized by ICC and ParisTech Chair Modeling for sustainable development. COP 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policy impacts on energy system: a long-term analysis with the TIMES Integrated Assessment Model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 80% carbon-free Europe in 2050, what impacts on the European electric generation technologies uses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Atayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Reduction Technologies (Care Tech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Polish Jurassic Highland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indifference prices for carbon emission allowances. The European carbon market context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia El Hadj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics - ICIAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TIMES model of the Reunion Island for analysing the reliability of electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of reliability of supply in future power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of the global carbon stakes: Long term prospective with the TIMES integrated assessment model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint TERI ETSAP Workshop, "Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation and sizing of a set of cogenerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Thiam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Optimization (ENGOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative processes in electrical engineering: A multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, Il, United States. 1 page - ISBN 978-1-4244-7059-4, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe World Energy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of future power systems focusing on reliability of supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat recovery potential in French industry: a survey of opportunities for heat pumps systems in food and beverages sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Operations research "Mastering complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie par ses externalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe World Energy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs post Copenhague des pays émergents : regards croisés de scénarios prospectifs de TIAM-FR et d'IMACLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modelisation Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles, outils de prospective dans le débat climatique. Décisions politiques et économiques face aux enjeux énergie-climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking energy efficiency... using information and communication technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.1665-1668 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4839998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Modélisation prospective au service du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Scénarios TIMES-FR au Centre d'Analyse Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des systèmes électriques et modélisation prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of industry to environmental constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eceee Summer Study - Act! Innovate! Deliver! Reducing energy demand sustainably</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2009, La Colle sur Loup, France. pp.1163-1170 - ISBN 978-91-633-4454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.384-389 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing electrical losses in long-term power planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal costs and Optimality for cogeneration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on Operational Research, EURO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability in future electricity mixes: the question of distributed and renewables sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indifference prices for CO2 emission allowances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davidau Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossy Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Modelisation prospective et politiques de lutte contre le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sophia Antipolis France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor configuration for passive position estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ON Position, Location and Navigation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Monterey, CA, United States. pp.951-960 - ISBN 978-1-4244-1536-6, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS.2008.4570037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Smart Building Techniques: a Prospective Study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solene Maladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Kayser-Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.182-188 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.13-19 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4780989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Grids on Islands: from Dependency to Sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Kayser-Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndy Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.292-298 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network reliability assessment towards long term planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.226-230 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal approach dedicated to energy efficiency of electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EngOpt 2008 - International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices prospectifs via le modèle MARKAL : spécificités françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie et développement durable - JEEA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid motion cueing algorithms for Redundant Advanced Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation mode for distributed cogeneration power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and boundedness of solutions of nonlinear non symmetric Riccati equations and their application in robust control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control 2007, CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.3490-3494 - ISBN 978-1-4244-1497-0, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach of electromagnetism dedicated to energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Power Engineering Conference, IPEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, Singapore. pp.449-454 - ISBN 978-981059423-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency through Long term planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United nations Framework Convention on Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling energy saving potential in industry - Case of the european steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne Infratain, Infrastructure Regulation Modeling and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective et spécialités de la politique énergétique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication aux journées 2007 de la section électrotechnique sur le thème Energie et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis for the Chilean power generation park using Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach of electromagnetism dedicated to further long-term planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Energies et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, FREJUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Robust Control via youla parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Control Applications, CCA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. p. 1450-1456 - ISBN 0-7803-9797-5, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational formulation of electromagnetism dedicated to Energy Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a global approach dedicated to electromagnetic compatibility and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Zurich Symposium on Electromagnetic Compatibility, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Singapore, Singapore. pp.420-423 - ISBN 3-9522990-3-0, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCZUR.2006.214961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach dedicated to EMC and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th Biennial IEEE Conference on Electromagnetic Field Computation, CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, Fl, United States. page 39 - ISBN 1-4244-0320-0, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC-06.2006.1632831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque MONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'efficacité énergétique du génie électrique: Enjeux, méthodologies, (eco-)conception, solutions, prospective (invité).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique SEE: Eco-conception et méthodologies de conception, quelques exemples de pratiques en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating electrical engineering to electromagnetic compatibility and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES Power Systems Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1458-1463 - ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An encompassing formalization of robust computed torque schemes of robot systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.5281-5286 - ISBN 0-7803-9567-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques dans l'industrie : la simulation de conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IREM (Institut de Recherche sur l'Enseignement des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Jan 2005, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated model-based control with human perception models in driving simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IMACS International conference on Scientific Computation, Applied Mathematics and Simulation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKAL : une application au secteur de la production électrique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Français de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil français de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AN INTEGRATED CONCEPTION OF HYBRID DYNAMICAL SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC BARCELONA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.00525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des jeux dans le cadre du protocole de Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'Esterel/Lustre/Simulink en vue de la conception des systèmes hybrides : Application à un système d'alimentation en électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au GDR Systèmes hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Hybrid Esterel/Lustre/Simulink System : a Hybrid Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPM 2000 : The 4th International Conference on Automation of Mixed Processes - Hybrid Dynamic Systems, At Dortmund, Volume: Conference Proceedings </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzferne PV-Diesel - Inselanlagen : Simulation und Optimierung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Symposium Photovoltaische Solarenergie, Kloster Banz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Staffelstein, Germany. p.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and Optimized Control of PV-diesel hybrid energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and performance analysis - 2ème congrès mondial sur l'énergie solaire photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vienne Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzferne PV-Diesel - Inselsysteme: Modellierung und simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th symposium Photovoltaische Solarenergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Staffelstein, Germany. p.127-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and optimised control of PV-Diesel energy systems design and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World conference on Photovoltaic solar energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vienne, Austria. p.3234-3237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans le cadre du projet SOSSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW ACCEPTABILITY AND SUPPORT FOR CLIMATE SOLUTIONS ARE INTEGRATED INTO LONG-TERM ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and society in transition - 2nd International Conference on Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/11/9/095004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined assessment of energy systems and urban planning to evaluate the long-term impact of urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Society in Transition: 2nd International Conference on Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation prospective au service de l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de la chaire Modélisation Prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of global CO2 emissions pledges to bioenergy market expansion: A long term analysis of bioenergy trade using TIAM-FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EUBCE – European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Resources for a Low-Carbon Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Earth Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Reduction Technologies (Care Tech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Polish Jurassic Highland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles énergies dans le monde pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.connaissancedesenergies.org/perspectives-energies-2050/nadia-maizi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of an &amp;quot; All electric &amp;quot; energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Space Heating Determinants and Supply-Side Restrictions: Discrete Choice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Renewable Energy Integration in European Islands with Storage Stakes: A Case Study of Evia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papastefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WP 2023-02-33, Chaire Modélisation prospective au service du développement durable. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Islands Flexibility: technological scenarios and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Grazioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Rikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Applied Mathematics (CMA / ARMINES / MINES Paris) - H2020 GIFT Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy sector contribution to regional climate action: The case of Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2016-01-20, Chaire Modélisation prospective au service du développement durable. 2016, pp.24 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the biomass carbon capture solution to climate policy: A water impact analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2016-01-19, Chaire Modélisation prospective au service du développement durable. 2016, pp.16 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological long-term analysis of global bioenergy potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2016-01-21, Chaire Modélisation prospective au service du développement durable. 2016, pp.36 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issue in Latin America face climate challenges - A long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2015-03-17, Chaire Modélisation prospective au service du développement durable. 2015, pp.12 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pending the adoption of an international climate agreement An overview of the energy-climate regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2015-02-16, Chaire Modélisation prospective au service du développement durable. 2015, pp.21 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima’s impact on the European power sector: A long-term policy analysis using TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2012-04-07, Chaire Modélisation prospective au service du développement durable. 2013, pp.24 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la valeur carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ADEME. 2012, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2011-02-02, Chaire Modélisation prospective au service du développement durable. 2011, pp.24 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios prospectifs France à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Working Paper 2012-02-05, Chaire Modélisation prospective au service du développement durable. 2011, pp.36 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using game theory for the electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Jan Olsder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tanré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5274, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction au sens de la norme de Hankel de modèles dynamiques de dimension infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. École Nationale Supérieure des Mines de Paris, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dimension infinie à la dimension prospective : variations autour du paradigme d'optimalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Ecole Nationale Supérieure des Mines de Paris, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00777330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId596"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia Maïzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-maizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5003-5103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118655604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to decarbonization of European islands: ensuring the integration of high renewable energy and power system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1st Quarter 2022, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the scope and thematic focus of 100,000 publications on energy consumption, services and social aspects of climate change: A big data approach to demand-side mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneeque Javaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Niamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abd78b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding power system's reliability within a long-term Energy System Optimization Model: Linking high renewable energy integration and future grid stability for France by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.114037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal approaches to manage power system decarbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape-Gardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (1-4), pp.1447-1452. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-209464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimization of energy consumption in essential oil extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Ait Amer Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Abatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Benyoussef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.373-389. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centralized to decentralized power system: A space-analysis for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (1-4), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-209309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the security of electricity supply through multi-scale modeling: The TIMES-ANTARES linking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.115717. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the future energy transition to net-zero emissions: Lessons from exploring the differences between France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krook-Riekkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.111358. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devising Mineral Resource Supply Pathways to a Low-Carbon Electricity Generation by 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources8010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phase transition to energy transition: What can we learn from physics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.3930-3936. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice-based representation of power systems dedicated to synchronism analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.1049-1056. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centralized to decentralized power systems: The shift on finitude constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.4262-4267. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sustainable energy future in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.158 - 166. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2018.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating long-term lifestyle changes: A methodological proposal based on a statistical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: How are new sustainable development approaches responding to societal challenges?, 26 (2), pp.159 - 171. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the TIMES Integrated Assessment Model (TIAM‐FR) Raw Materials Gap with Life Cycle Inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of global GHG reduction pledges to bioenergy expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.142-153. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renewable energy revolution of Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy contribution to Latin American INDCs: Analyzing sub-regional trends with a TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.170-184. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing intermittency in 100% renewable and reliable power systems: A holistic approach applied to Reunion Island in 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.In Press. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green technologies competition and uncertainty: a Monte Carlo analysis of optimal biofuels supply choices for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3020-3027. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future demand for energy services through a quantitative approach of lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.2613-2627. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing industries’ power generation assets on the electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Coatalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape-Gardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1744-1756. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Digital Society » : un scénario de transition énergétique à l’horizon 2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Transition numérique et transition écologique, 87, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9th International Conference on Applied Energy, ICAE2017, 21-24 August 2017, Cardiff, UK, 142, pp.3041 - 3048. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is GHG mitigation policy enough to develop bioenergy in Asia: a long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oil, Gas and Coal Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on: IBSCE 2015 Bioenergy and Biofuels in Asia and Europe, 14 (1/2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJOGCT.2017.10002111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex mathematical program for pump scheduling in a class of branched water networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Clean, Efficient and Affordable Energy for a Sustainable Future, 185 (2), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.3545 - 3550. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Synchronism in Planning Exercises: From Kuramoto Lattice Model to Kinetic Energy Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.2712 - 2717. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une transition énergétique citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tribune</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the importance of structural change in non-energy intensive industry for prospective modelling: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing GHG mitigation and associated cost of French biofuel sector: Insights from a TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.288-300. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasible path toward 40–100% renewable energy shares for power supply in France by 2050: A prospective analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.501-522. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach to the water networks pumping scheduling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratien Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2846-2851. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating household behavior and heterogeneity into the TIMES-Households model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’une transition vers une production d’électricité 100 % renouvelable en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 627 - septembre octobre, pp.381-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de moyen et long termes d'une transition vers une production d'électricité 100% renouvelable dans le cas de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, septembre-octobre (627), pp.381-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy of bioenergy development in the largest energy consumers of Asia (China, India, Japan and South Korea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exercices de prospective énergétique à l’épreuve des mutations des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier : Transition énergétique : contexte, enjeux et possibilités, 14 (3), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing shares of intermittent sources in Reunion Island: Impacts on the future reliability of power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery using heat pumps in non-energy intensive industry: Are Energy Saving Certificates a solution for the food and drink industry in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.374-389. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal management of power generation assets: Interaction with the electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Coatalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.2575-2580. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Degrowth Paradigm through prospective Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ökologisches Wirtschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), 2 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14512/OEW290342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective analysis of waste heat management at power plants and water conservation issues using a global TIMES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of intermittent sources on the quality of power supply: The key role of reliability indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (1), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.11.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Renewable Energy by Implementing Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Conference on Applied Energy, ICAE2014, 61, pp.1844-1847. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.12.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Renewable Energy by Implementing Dynamic Support through Storage Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Conference on Applied Energy, ICAE2014, 61, pp.2000-2003. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing harbor by combining probabilistic approach with event-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2013.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibrium for coupling of CO2 allowances and electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Congrès SMAI 2013, 45, September 2014, pp.98 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future prospects for nuclear power in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.849-859. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat recovery with heat pumps in non-energy intensive industry: A detailed bottom-up model analysis in the French food & drink industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.489-504. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima's impact on the European power sector: The key role of CCS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.305-312. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water modeling in an energy optimization framework - The water-scarce middle east context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.268-279. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrating Assessment Model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon value dynamics for France: A key driver to support mitigation pledges at country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (7), pp.4325-4336. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of income in energy consumption behaviour: Evidence from French households data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (12), pp.7874-7883. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based predictive motion cueing strategy for vehicle driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Dagdelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Kemeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (9), pp.995-1003. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing CO2 Emission Allowances with Stochastic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Davidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossy Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'efficacité énergétique du vecteur électrique : enjeux, méthodologie, éco-conception, solutions, prospective = Dedicating Electrical Engineering to Energy Efficiency : Stake, Method, Eco-Design, Long Term Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (5), p. 111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective et spécificités de la politique énergétique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), 9 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2007002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille MARKAL de modèles de planification énergétique: Un complément aux exercices de modélisation dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 558, pp.356, 357-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Infinity approximation of a parabolic system regarded as a delay system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 22 (6), pp.457-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer d'échelle pour les négociations climatiques : Huit initiatives régionales, sectorielles et citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.164, 2015, 978-2-3567-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids : au-delà du concept, comment rendre les réseaux plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2013, Développement durable, 978-2-911256-93-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie : destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2011, Collection Développement durable, 978-2-9112-5641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone et Prospective. Colloque international organisé conjointement par la Chaire Modélisation prospective et l'ETSAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 138 p., 2009, 978-2-911256-11-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2008, Libres opinions, 978-2-35671-011-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022: Demand, services and social aspects of mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyashree Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devine-Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Díaz-José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Willem Geels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCC, 2022: Climate Change 2022: Mitigation of Climate Change. Contribution of Working Group III to the Sixth Assessment Report of the Intergovernmental Panel on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giannakidis, G.; Karlsson, K.; Labriet, M.; Ó Gallachóir, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limiting Global Warming to Well Below 2 °C: Energy System Modelling and Policy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Springer, 2018, Lecture Notes in Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Water and Energy Issues in European Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadwiga Ziolkowska &amp; Jeffrey Peterson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition for Water Resources: Experiences and Management Approaches in the US and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233-251 - Chapter 2.2.7, 2016, 978-0-12-803237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Renewable Energy Roadmap: Comparing Energy Systems Models with IRENA’s REmap 2030 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud Kempener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Ciorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Giannakidis, Maryse Labriet, Brian Ó Gallachóir, GianCarlo Tosato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informing Energy and Climate Policies Using Energy Systems Models: Insights from Scenario Analysis Increasing the Evidence Base</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (Part I), Springer International Publishing, pp.43-67, 2015, Lecture Notes in Energy, 978-3-319-16539-4. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16540-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory analysis for carbon auction market through electricity market coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludkovski, Michael; Sircar, Ronnie; Aid, Rene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commodities, Energy and Environmental Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 335-370, 2015, Fields Institute Communications, 978-1-4939-2732-6. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2733-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien pour ma tonne de CO2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Andler; Liliane Bel; Sylvie Benzoni; Thierry Goudon; Cyril Imbert; Antoine Rousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breves de maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reseau du futur pour les territoires intelligents, Enjeux, defis et prospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison énergie francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, pp.73 - 74, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Prices in a Game Theory Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Jan Olsder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tanré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Haurie, Georges Zaccour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games ; Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 135-159 - ISBN 978-0-387-24601-7, 2005, GERAD 25th anniversary series ; 10, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-24602-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “relaxation” approach for the hankel approximation of some vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.F. Curtain, editor ; A. Bensoussan, J.L. Lions, honorary eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of Systems: State and Frequency Domain Approaches for Infinite-Dimensional Systems. Proceedings of the 10th international conference, Sophia-Antipolis, France, June 9-12, 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.585-597, 1993, Lecture Notes in Control and Information Sciences ; Volume 185, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0115017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (253)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective of Prospective Exercises: A Chronicle of Long-Term Modelling and Energy Policymaking in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDROGEN AND SUSTAINABILITY IN MENA: NAVIGATING THE TENSIONS BETWEEN EXPORT AMBITIONS AND ENERGY SECURITY - A TECHNICAL-ECONOMIC ANALYSIS BASED ON TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et Transition : impensés et enjeux d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire MPDD et Schneider Electric 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prospective à la sobriété : planifier en temps de dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Capitales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels chemins pour la décarbonation des pays en voie de développement ? Propos Introductifs : l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Évènement OSE, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Works Climate Solutions Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété dans le sixième rapport du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées Scientifiques de l'Environnement - La sobriété dans tous ses états : définir, comprendre, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and impacts of the new global hydrogen economy for MENA countries - A technical-economic analysis based on TIAM-FR” in session “The new frontier of hydrogen economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition in the MENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC COP28, Side event "Global energy transition and local realities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dubai, United Arab Emirates, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the decarbonization pathways of energy systems for two contrasting EU islands under flexibility issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer 2022 Semi-Annual ETSAP Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the role of green Hydrogen for the long-term development of the energy system - a case study for Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES modeling of the power system in Algeria: the future role of renewable power generation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IAEE MENA Symposium – 5th Derasat Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Derasat, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-facets of increasing the renewable energy integration in power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Grazioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side event : Green hydrogen: how to reconcile North/South stakes in the development of the future market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piotr Chełstowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United Nations Conference on Climate Change (COP 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Charm el-Cheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES-DZA Prospective modeling in Algeria - Shale gas development strategy as a way out of energy dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAEE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess the transition to a circular economy for the energy system: long-term analysis of the case of the South-East Region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neural network to estimate the temperature in 2050 from urban land use and buildings evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Secure future power system for France: a new multi-model, multi-criteria framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires 100 % renouvelables : le cas de la région SUD Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term analysis of the electricity sector in Algeria: an energy dilemma nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Benamirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Energy (ICAE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2020 : The 12th International Conference on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility enhancement to ensure European islands decarbonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Grazioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Edition of the International Conference on Innovative Applied Energy - IAPE’20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cambridge (Visioconference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 crisis as a metric for triggering energy transition: elements for the long term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of macro indicators to evaluate the sustainability of urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sustainable Development Research Society Conference : Sustainability in Transforming Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISDRS, Jul 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying big data and statistics techniques to create urban archetypes for long-term modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercice de prospective à l'échelle urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EDF - Chaire Modélisation Prospective au service du Développement Durable sur la Dimension territoriale de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF; Chaire MPDD, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES ParisTech Research Day 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP25, IPCC Side Event: Demand and Supply Side Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : enjeu climatique ou choix de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Sciences pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating social acceptance of energy projects in global long- term energy transition scenarios -COP25 Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNFCCC Conference of Climate Change, COP25, official UNFCCC side event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping social acceptance of energy projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Association of Energy Economists (IAEE) European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the future energy transition to net-zero emissions: the case of France and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krook-Riekkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW 2019 International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-constrained scenario with decreasing share of nuclear for the French power sector in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'acceptabilité sociale des projets énergétiques dans la modélisation prospective de la transition énergétique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algerian Energy System: Transition challenges for a hydrocarbon-based economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chabouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Benamirouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centralized to decentralized power systems: The shift on finitude constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hong Kong, China. pp.4262-4267, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using TIMES on non-energetic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Summer School on prospective modeling and energy transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA MINES ParisTech; Lulea University of Technology; IEA-ETSAP, Jul 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la prospective aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Comment répondre aux défis de la Transition Énergétique ? Apports de la science et de la connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF - Institut de France - Académie des sciences, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment for sustainable evolution of cities: combining land-use and building allocation with an energy system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Hucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping social acceptance of energy projects Introduction (1/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YEEES 26 (Young Energy Economists and Engineers Seminar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term power generation adequacy assessment: the TIMES-ANTARES linking model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES- SUDPACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart and Sustainable Planning for Cities and Regions 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to steer an energy transition. A heuristic inspired from the physics concept of phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space analysis of reliability-constrained scenarios with increasing shares of renewables for the French power sector in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs du carbone et pilotage de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Finance et Marché de l'Énergie de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model approach to address long-term electricity security of supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Alimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phase transition to energy transition: What can we learn from physics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hong Kong - China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic magnetic formulation for power grid planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Magnetic Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Singapore, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSE - Association Française de Science Economique, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to ensure reliability of a 100% renewable power mix in 2030 : a case study for the reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW MARYLAND </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, MARYLAND, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation des modèles top-down/bottom-up : Retour d'expérience sur l'approche combinée TIAM-FR / IMACLIM-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREDEG (Groupe de Recherche en Droit, Economie et Gestion) Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term energy modeling for a decarbonized world: An assessment of the Paris agreement with an optimization bottom-up model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to a decarbonized world: an analysis of the Paris Climate Agreement with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th Edition of the International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College of Cork, Jun 2016, Cork Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale reconciliation to shed light on the plausibility of long-term low carbon pathways : power system issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Londres United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system synchronism in planning exercise: From Kuramoto lattice model to kinetic energy aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What energy system after the Paris Climate Agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXVIII - European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les fondamentaux de la prospective, Journée de la Chaire MPDD - EDF: Du bon usage des modèles et des scénarios énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la chaire MPDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reconciliation and space agregation to shed light on the plausibility of longterm low carbon pathways for power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Smart Energy Grid Engineering (SEGE2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, OSHAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating long-term lifestyles changes in France: a statistical and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference (ISDRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Sustainable Development Research Society (ISDRS) Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for future changes in the hourly CO2 emission factor of electricity generation: a case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Sustainable Development of Energy, Water and Environment Systems - SDEWES 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbon Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of power systems: A fully magnetic multi-scale model devoted to grid stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intermag Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Diago United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating multiscale approaches to low carbon prospective studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Energy Scenarios </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing energy system models with a quantitative approach of future lifestyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SDEWES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of Bio-energy with carbon capture and storage in the future Energy-Climate regime: a long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EUBCE – European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.1623-1629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Global CO2 Emissions Pledges to Bioenergy Expansion: a Long-Term Analysis of Bioenergy Sector Using TIAM-FR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.1449-1453, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/24thEUBCE2016-4AV.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ambitions à la pratique : quelles perspectives pour une prospective des enjeux energie /climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE THÉMATIQUE LIED - Modélisation et décroissance dans le cadre de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris Diderot France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 1.5 degre compatible energy system for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016 - 28 th European Conference on Operational Researc - Long Term Planning in Energy, Environment and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic model dedicated to the stability of the power grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Advances in Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bormio Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les actions R&D et Academie du Plan Industriel Reseaux electriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion Agrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term prospective of business contribution to low carbon development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 21 - Side Event - ParisTech </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de 2 degres Celsius et sa declinaison regionale au prisme de Modeles Technico-Economiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée de la Chaire MPDD </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage between Energy Efficiency and Carbon Management in the Industry Sector: An Emerging vs. Developed Country Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th edition International Energy Workshop (IEW) - International Renewable Energy Agency (IRENA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in multi-scale models to shed light on the plausibility of long-term scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANCE perspectives and COP21 insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sophia Antipolis France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux technologiques de la negociation climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee de la Chaire et du Mastere OSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective long terme et reconciliation des echelles de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Échelles de temps et transitions énergétiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Diderot, Oct 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar as Base Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomathia Forum, Solutions for the 2025/30 International Climate Accord: Scaling-up Clean Energy Production, Policy Innovations, and Business Investment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prospective analysis of contrasted renewable energy penetration targets in French power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où est passée la croissance verte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Tuck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">India's long-term pathways for bioenergy: scenario analysis using TIAM-FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing role of natural gas in the French energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.SDEWES2015-0374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Development for Bioenergy in Asia: A Long-term Analysis of the Effects of Policy Instruments using TIAM-FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBSCE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Shanghai, China. pp.149-153 - ISBN 978-88-89407-13-4, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/IBSCE2015-5CO.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale renewables integration and the changing roles of the TSO & DSO companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pannel session - European Utility Week </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vienna Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining reliability while implementing intermittency: what shares in the power mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CaFFEET’15 5th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, California France Forum on Energy Efficiency Technologies, Sep 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix énergétiques des ménages français dans le secteur résidentiel : approche par les modèles de choix discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating renewable energy in power systems: Challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon energy system analysis through the regional climate contri­bution's issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES-America Latina y el Caribei a TIMES model dedicated to South America and the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th IEA ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the future climate regime: A regional long term perspective of political targets and technological options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique au prisme des modèles de prospective: état de l'art et nouvelles frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective modeling for Degrowth: Investigating macroeconomic scenarios for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Degrowth-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization and exchange plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating Climate Change in Latin America: the energy prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the degrowth paradigm though prospective modeling: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES-America Latina y el Caribe: a TIMES model dedicated to South America and the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reunion Island energy autonomy objective by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need and Challenge of Ambitious Climate-Energy Strategies at the Urban Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and Energy Allocations: Long term issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Forum on the Climate-Energy Security Nexus: Water and Energy - WBCSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional perspective to achieve the future climate regime: a long‐term analysis with the TIAM‐FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Soft Linkage between a detailed dynamic Input-Output macroeconomic model and a MarkAl energy system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What commitments for the future climate regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Low Carbon Growth: Electricity System Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STE - Forum Research Center Juïlich </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the future climate regime: a regional long-term perspective of political targets and technological options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modelling of renewable energy integration in the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Household Energy Consumption in France : Behavior Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FAEE Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Carbon growth of electricity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Energy Scenarios </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Physique des Houches, Feb 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resources and sustainable response to climate constraint in Latin America : A long-term analysis with TIAM-FR, 4th ELAEE, Montevideo, Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montevideo Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and power supply reliability: The impact of demand response on future power mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-5 - Article number 13882366, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2013.6652216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation prospective et politiques de lutte contre le changement climatique: La question de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UVSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mantes la Jolie France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de transition énergétique 2050 pour la France : réflexion prospective pour l'elaboration d'une transition intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Academie des Technologies - Commission Energie et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches optimales pour l'évaluation de l'impact de la Demand Response sur le système électrique : visions de court et de long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini Symposium SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse Landes France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des marchés de l’électricité et de carbone, une approche par la théorie des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium OFME - SMAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much intermittency in the power mix: an energy-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of applying intelligent solutions in the energy and climate revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rising to the climate change: French action in Warsaw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based chemicals and bioenergy production: long-term prospective analysis using a TIMES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water and energy interactions in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flattening the load curve with Demand Response solutions: a long-term analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and prospective modeling for the electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality principles for the sustainability of electrical systems: a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the industry sector for decision making for mid to long-term energy efficiency planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Sokhna Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology System Analysis Program Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAP, Jun 2012, Captown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du long terme et paradigme optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Modèles : outil de prospectives et de convergence interdisciplinaire "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Japan energy future after the 11th March 2011’s earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacziarg Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabodh Pourouchottamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research - EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future challenges for the French power generation paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research, EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de la prospective long terme pour le business et l’efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart cities et prospective: une contribution à RIO+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimatility principles for the sustainability of electrical systems : a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Energy - ICAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des scénarios pour l'exercice de prospective long terme : ou comment élaborer une transition énergétique intelligente en France, &amp;quot;Regards croises d'economistes, de parlementaires et de l'Administration sur la politique energetique de la France et de l'UE : Quels scénarios et comment s'en servir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Economistes de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior analysis modulus for harbor security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2012 MTS/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hampton Roads, VA, United States. 9 p. - ISBN 978-1-4673-0829-8, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHG emissions cap impact on French biofuel mix using MARKAL/TIMES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice prospectif et la fabrique de scénarios énergétiques : réflexion sur les approches 2050 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dudouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Prospective et scénarios énergétiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Tuck IDées, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developed and developing countries perspectives of the climate policy based on the Copenhagen Accord: A long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ship behavior based on Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IASTED International Conference on Signal Processing, Pattern Recognition, and Applications, SPPRA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Innsbruck, Austria. pp.88-95 - ISBN 978-088986865-6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2011.721-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Scenarios For Developing And Developed Countries: A Prospective Analysis With TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios post nucléaires : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire de modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing harbors by modeling and classifying ship behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Marmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference on Behavior Representation in Modeling and Simulation 2011, BRiMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sundance, United States. pp.114-121 - ISBN 978-161839074-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households under carbon constraint What policies for a pathway toward low-carbon consumption in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le long terme du secteur électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposé d'ouverture Concordat GENELEC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Ivry sur seine France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Energy Capital: sustainability implications through the implementation of water allocation in TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDEWES 2011 - 6th Dubrovnik Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability versus low carbon issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual Meeting of the International Research Network for Low Carbon Societies (LCS-RNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Chinese climate agenda: technical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicklas Forsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Allowances and Electricity Prices: a Game-theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics - ICIAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policy impacts on energy system: a long-term analysis with the TIMES Integrated Assessment Model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based error criterion for transient electrodynamical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning tools in the climate debate and business opportunities, Side Event long term prospective of business contribution to low carbon development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Side Event organized by ICC and ParisTech Chair Modeling for sustainable development. COP 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 80% carbon-free Europe in 2050, what impacts on the European electric generation technologies uses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Atayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Reduction Technologies (Care Tech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Polish Jurassic Highland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indifference prices for carbon emission allowances. The European carbon market context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dia El Hadj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics - ICIAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TIMES model of the Reunion Island for analysing the reliability of electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of the global carbon stakes: Long term prospective with the TIMES integrated assessment model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of reliability of supply in future power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biomass for energy uses: results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint TERI ETSAP Workshop, "Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat recovery potential in French industry: a survey of opportunities for heat pumps systems in food and beverages sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondia Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Operations research "Mastering complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des énergies renouvelables en Europe : place de la France, question des pays intensifs en carbone. Décisions politiques et économiques face aux enjeux énergie-climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie par ses externalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative processes in electrical engineering: A multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, Il, United States. 1 page - ISBN 978-1-4244-7059-4, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term planning tools and reliability needs: focusing on the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe World Energy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of future power systems focusing on reliability of supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation and sizing of a set of cogenerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Thiam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Optimization (ENGOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMES model for the Reunion Island: addressing reliability of electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility and reliability in long-term planning exercices dedicated to the electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe World Energy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: methodology and results for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs post Copenhague des pays émergents : regards croisés de scénarios prospectifs de TIAM-FR et d'IMACLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modelisation Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles, outils de prospective dans le débat climatique. Décisions politiques et économiques face aux enjeux énergie-climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Université TOTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Modélisation prospective au service du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Scénarios TIMES-FR au Centre d'Analyse Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass for energy uses: assessment methodology for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des systèmes électriques et modélisation prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desperately seeking energy efficiency... using information and communication technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.1665-1668 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4839998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households under carbon constraints and the burden sharing issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal costs and Optimality for cogeneration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on Operational Research, EURO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability in future electricity mixes: the question of distributed and renewables sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term planning and the sustainable power system: a focus on flexibility needs and network reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/PES Power Systems Conference and Exposition, PSCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, WA, United States. pp.384-389 - ISBN: 978-1-4244-3810-5, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2009.4840176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing electrical losses in long-term power planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the response of industry to environmental constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eceee Summer Study - Act! Innovate! Deliver! Reducing energy demand sustainably</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2009, La Colle sur Loup, France. pp.1163-1170 - ISBN 978-91-633-4454-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indifference prices for CO2 emission allowances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davidau Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossy Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Modelisation prospective et politiques de lutte contre le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sophia Antipolis France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Smart Building Techniques: a Prospective Study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solene Maladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Kayser-Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.182-188 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor configuration for passive position estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ON Position, Location and Navigation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Monterey, CA, United States. pp.951-960 - ISBN 978-1-4244-1536-6, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS.2008.4570037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation targets and carbon values: insights from TIMES-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Carbon and Prospective" - Colloque international inaugural de la Chaire Modélisation prospective au service du développement durable - Mines ParisTech / ETSAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Grids on Islands: from Dependency to Sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Kayser-Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndy Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.292-298 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency And The &amp;quot;triple 20&amp;quot; European Policy: Lessons Drawn From The French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carbon Values To Achieve Strong Post Kyoto Co2 Reduction Targets For France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Association for Energy Economics International Conference, IAEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Generation and Renewables under Carbon Mitigation Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.13-19 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4780989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network reliability assessment towards long term planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Energy 2030 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, United States. pp.226-230 - ISBN: 978-1-4244-2850-2, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGY.2008.4781024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal approach dedicated to energy efficiency of electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EngOpt 2008 - International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective et spécialités de la politique énergétique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication aux journées 2007 de la section électrotechnique sur le thème Energie et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid motion cueing algorithms for Redundant Advanced Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation mode for distributed cogeneration power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and boundedness of solutions of nonlinear non symmetric Riccati equations and their application in robust control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Decision and Control 2007, CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.3490-3494 - ISBN 978-1-4244-1497-0, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2007.4434435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach of electromagnetism dedicated to energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Power Engineering Conference, IPEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, Singapore. pp.449-454 - ISBN 978-981059423-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency through Long term planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United nations Framework Convention on Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling energy saving potential in industry - Case of the european steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne Infratain, Infrastructure Regulation Modeling and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices prospectifs via le modèle MARKAL : spécificités françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie et développement durable - JEEA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markal-Times assessment of long term CO2 emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Operational Research Euro XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis for the Chilean power generation park using Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche prospective utilisant le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Interministériel sur la Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach of electromagnetism dedicated to further long-term planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de prospective technologique pour l'énergie à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Energies et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, FREJUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the electricity production sector through long-term planning : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCE '06. 2006 IEEE PES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. p. 1796-1801- ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational formulation of electromagnetism dedicated to Energy Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions by a factor of 4 by 2050: a bottom-up analysis of post Kyoto emissions targets for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a global approach dedicated to electromagnetic compatibility and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Zurich Symposium on Electromagnetic Compatibility, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Singapore, Singapore. pp.420-423 - ISBN 3-9522990-3-0, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCZUR.2006.214961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach dedicated to EMC and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th Biennial IEEE Conference on Electromagnetic Field Computation, CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, Fl, United States. page 39 - ISBN 1-4244-0320-0, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC-06.2006.1632831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité pour la prospective électrique française à l'aide du Modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque MONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy mix planning for the French electricity production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Robust Control via youla parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Control Applications, CCA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. p. 1450-1456 - ISBN 0-7803-9797-5, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating electrical engineering to electromagnetic compatibility and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES Power Systems Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.1458-1463 - ISBN 1-4244-0177-1, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PSCE.2006.296516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'efficacité énergétique du génie électrique: Enjeux, méthodologies, (eco-)conception, solutions, prospective (invité).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique SEE: Eco-conception et méthodologies de conception, quelques exemples de pratiques en génie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An encompassing formalization of robust computed torque schemes of robot systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.5281-5286 - ISBN 0-7803-9567-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques dans l'industrie : la simulation de conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IREM (Institut de Recherche sur l'Enseignement des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Jan 2005, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated model-based control with human perception models in driving simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IMACS International conference on Scientific Computation, Applied Mathematics and Simulation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique : le modèle MARKAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGEMP (Direction Générale de l'Energie et des Matières Premières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energies renouvelables et modélisation Markal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CREDEN/EMP "La promotion de l'élèctricite verte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKAL : une application au secteur de la production électrique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Français de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux et planification énergétique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil français de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Energy modeling for the french electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordier Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerassimoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETSAP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Firenze Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des jeux dans le cadre du protocole de Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AN INTEGRATED CONCEPTION OF HYBRID DYNAMICAL SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC BARCELONA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.00525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'Esterel/Lustre/Simulink en vue de la conception des systèmes hybrides : Application à un système d'alimentation en électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au GDR Systèmes hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Hybrid Esterel/Lustre/Simulink System : a Hybrid Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPM 2000 : The 4th International Conference on Automation of Mixed Processes - Hybrid Dynamic Systems, At Dortmund, Volume: Conference Proceedings </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzferne PV-Diesel - Inselanlagen : Simulation und Optimierung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Symposium Photovoltaische Solarenergie, Kloster Banz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Staffelstein, Germany. p.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and Optimized Control of PV-diesel hybrid energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and performance analysis - 2ème congrès mondial sur l'énergie solaire photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vienne Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netzferne PV-Diesel - Inselsysteme: Modellierung und simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th symposium Photovoltaische Solarenergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Staffelstein, Germany. p.127-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and optimised control of PV-Diesel energy systems design and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World conference on Photovoltaic solar energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vienne, Austria. p.3234-3237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans le cadre du projet SOSSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW ACCEPTABILITY AND SUPPORT FOR CLIMATE SOLUTIONS ARE INTEGRATED INTO LONG-TERM ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and society in transition - 2nd International Conference on Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/11/9/095004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined assessment of energy systems and urban planning to evaluate the long-term impact of urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Society in Transition: 2nd International Conference on Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation prospective au service de l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de la chaire Modélisation Prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of global CO2 emissions pledges to bioenergy market expansion: A long term analysis of bioenergy trade using TIAM-FR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EUBCE – European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Resources for a Low-Carbon Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Earth Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Reduction Technologies (Care Tech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Polish Jurassic Highland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles énergies dans le monde pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, http://www.connaissancedesenergies.org/perspectives-energies-2050/nadia-maizi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of an &amp;quot; All electric &amp;quot; energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Samperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Space Heating Determinants and Supply-Side Restrictions: Discrete Choice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Renewable Energy Integration in European Islands with Storage Stakes: A Case Study of Evia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papastefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WP 2023-02-33, Chaire Modélisation prospective au service du développement durable. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Islands Flexibility: technological scenarios and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chlela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Grazioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Rikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Applied Mathematics (CMA / ARMINES / MINES Paris) - H2020 GIFT Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy sector contribution to regional climate action: The case of Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2016-01-20, Chaire Modélisation prospective au service du développement durable. 2016, pp.24 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the biomass carbon capture solution to climate policy: A water impact analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2016-01-19, Chaire Modélisation prospective au service du développement durable. 2016, pp.16 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological long-term analysis of global bioenergy potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2016-01-21, Chaire Modélisation prospective au service du développement durable. 2016, pp.36 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pending the adoption of an international climate agreement An overview of the energy-climate regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2015-02-16, Chaire Modélisation prospective au service du développement durable. 2015, pp.21 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issue in Latin America face climate challenges - A long-term analysis with TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2015-03-17, Chaire Modélisation prospective au service du développement durable. 2015, pp.12 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima’s impact on the European power sector: A long-term policy analysis using TIAM-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2012-04-07, Chaire Modélisation prospective au service du développement durable. 2013, pp.24 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la valeur carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ADEME. 2012, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of environmental policies on the allocation of natural gas accross end-use sectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper 2011-02-02, Chaire Modélisation prospective au service du développement durable. 2011, pp.24 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios prospectifs France à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Working Paper 2012-02-05, Chaire Modélisation prospective au service du développement durable. 2011, pp.36 - Les Cahiers de la Chaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using game theory for the electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Jan Olsder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tanré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5274, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction au sens de la norme de Hankel de modèles dynamiques de dimension infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. École Nationale Supérieure des Mines de Paris, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dimension infinie à la dimension prospective : variations autour du paradigme d'optimalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Ecole Nationale Supérieure des Mines de Paris, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00777330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId596"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C73E97E8"/>
+    <w:nsid w:val="CC13CFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-maizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5003-5103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118655604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chlela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Callaghan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Ramakrishnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneeque Javaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Niamir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abd78b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Ait Amer Meziane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abatzoglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Benyoussef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cluet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape-Gardeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Alimou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02066621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boubault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources8010033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02275000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.800" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01924755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.10.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01652739v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.05.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01740511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.11.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2017.10002111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Bonvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coatalem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFPK1GNH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.921" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.11.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFNPMBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.569" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01234013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2015.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4GT8QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GSZLT2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.07.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K540WFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/OEW290342" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.226" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.11.069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2013.12.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Seck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.05.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC23HWJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.05.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSN4WJHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.09.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H491KD8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Dagdelen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reymond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2009.03.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7374-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davidau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Mireille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01201660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/smart-grids.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/eau-et-energie-destins-croises.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/iles-et-energie.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyashree Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devine-Wright" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio D&#237;az-Jos&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Willem Geels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927326" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2733-3_13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Olsder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-24602-9_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453350v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138598v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grazioli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934948v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Poppe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roesch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piotr Che&#322;stowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106939v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105588v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caumel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03021197v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458279v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tessier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goetz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180962v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Hucault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mobir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421772v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458272v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432135v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421620v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433398v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02274997v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735072v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445711v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439755v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320946v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445719v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439627v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439643v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445714v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441733v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4AV.1.12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255155v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01324814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274249v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01240713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/IBSCE2015-5CO.2.3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946476v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104158v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103464v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321145v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103439v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103616v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550305v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105040v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322395v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103233v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321223v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105024v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322408v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cadre H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Osso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320700v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329470v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329442v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329067v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321328v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550316v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329479v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546362v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacziarg Adrien" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546324v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537957v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Djemaa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hita" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329508v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320763v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404857" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868182v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330232v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594580v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00841622v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645038v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325620v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981999v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645033v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia El Hadj Ali" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328891v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Thiam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508618v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481409" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509196v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663335v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330252v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330940v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508569v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anglade" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4839998" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615220v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593829v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593811v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593816v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidau Olivier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330954v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505041v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neering" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fischer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2008.4570037" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505038v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndy Liotard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781034" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508763v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elloumi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323126v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505053v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434435" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505048v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593971v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323141v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505073v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776855" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323167v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505070v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCZUR.2006.214961" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508671v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1632831" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331127v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505081v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296516" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505084v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331156v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320812v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615289v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320822v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00525" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331180v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331187v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320929v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542472v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumbs" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323205v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549542v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549666v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331190v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440846v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/095004" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461355v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982470v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982465v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524650v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855624v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734879v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113230v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389828v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papastefanakis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Rikos" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290055v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286589v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304692v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274204v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274197v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135609v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763433v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071255v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00410522v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777330v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-maizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5003-5103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118655604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chlela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Callaghan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Ramakrishnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneeque Javaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Niamir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abd78b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape-Gardeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Ait Amer Meziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abatzoglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Benyoussef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.11.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cluet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Alimou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02066621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boubault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources8010033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02275000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.800" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01924755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.10.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01652739v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.05.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01740511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.11.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01712143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hugues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coatalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.096" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFPK1GNH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.442" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2017.10002111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Bonvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.12.090" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.921" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.11.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFNPMBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCT76ZNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.03.094" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.569" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GSZLT2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01296886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01234013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2015.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4GT8QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293NSTFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.07.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K540WFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/OEW290342" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.11.069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.226" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2013.12.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.03.056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204FBZHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Seck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.05.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC23HWJ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.05.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSN4WJHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.04.050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ5WK65B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.09.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H491KD8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Dagdelen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reymond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2009.03.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7374-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davidau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Mireille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2007002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504410v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01201660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/smart-grids.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/eau-et-energie-destins-croises.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00441275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/iles-et-energie.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyashree Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devine-Wright" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio D&#237;az-Jos&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Willem Geels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01387368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780128032374" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Kempener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiodi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ciorba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaeta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927326" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2733-3_13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Olsder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-24602-9_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453350v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138598v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934462v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grazioli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934948v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Poppe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roesch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piotr Che&#322;stowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934470v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513148v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105588v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106953v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106939v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103418v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caumel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03021197v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458279v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458232v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goetz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tessier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421666v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424444v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mobir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benamirouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Hucault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421762v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421620v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433398v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02274997v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735072v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01699605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01452812v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439627v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01438825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gutierrez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445714v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441733v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4AV.1.12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321152v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327083v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255155v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322389v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01324814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274249v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01240713v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/IBSCE2015-5CO.2.3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946476v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105040v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322395v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103439v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103616v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103446v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104158v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103464v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103419v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103425v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01105024v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321223v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322408v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cadre H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Osso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320700v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933168v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652216" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329470v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329442v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320744v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01321328v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322426v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547012v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546373v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547357v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537957v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Djemaa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hita" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329508v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546362v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wacziarg Adrien" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322522v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330219v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329479v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320763v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404857" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329492v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dudouit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00841622v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323083v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330232v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594580v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325627v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645038v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322703v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01325620v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981999v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645033v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia El Hadj Ali" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868177v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508736v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508746v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663335v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614972v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508618v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481409" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508742v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509196v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328891v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Thiam" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508605v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568865v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510210v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330252v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330940v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593806v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508708v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511352v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508569v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anglade" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4839998" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593811v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508685v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508562v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2009.4840176" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593829v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615220v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593816v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidau Olivier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330954v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504990v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solene Maladin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser-Bril" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781017" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505041v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neering" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fischer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2008.4570037" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593919v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505038v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndy Liotard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781034" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508756v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508754v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504981v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4780989" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505035v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGY.2008.4781024" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508763v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elloumi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323126v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505053v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434435" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505048v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593971v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573352v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594037v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594042v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pichard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331194v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323141v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615245v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573331v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296185" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323167v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594069v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505070v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCZUR.2006.214961" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508671v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1632831" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594074v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594066v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505073v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776855" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505081v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PSCE.2006.296516" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331127v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505084v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331156v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320812v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615253v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331205v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615289v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615285v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323183v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331180v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320822v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00525" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331187v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320929v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542472v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumbs" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323205v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549542v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549666v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331190v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440846v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/095004" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180948v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461355v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982470v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982465v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524650v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855624v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734879v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113230v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661469v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389828v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papastefanakis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Rikos" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290055v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286589v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304692v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274197v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274204v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135609v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763433v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135639v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135623v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071255v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00410522v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777330v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>