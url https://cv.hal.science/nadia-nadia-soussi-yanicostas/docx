--- v0 (2026-03-27)
+++ v1 (2026-05-09)
@@ -1518,425 +1518,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin receptor agonist reduces perinatal brain damage by targeting microglia</w:t>
+                <w:t xml:space="preserve">Decreased microglial Wnt/β-catenin signalling drives microglial pro-inflammatory activation in the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mairesse</w:t>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zinni</w:t>
+                <w:t xml:space="preserve">Anne-Laure Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pansiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
+                <w:t xml:space="preserve">Michelle L Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Demené</w:t>
+                <w:t xml:space="preserve">Vincent Degos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23546⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (12), pp.3806-3833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04075780v1</w:t>
+                <w:t xml:space="preserve">hal-02357196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased microglial Wnt/β-catenin signalling drives microglial pro-inflammatory activation in the developing brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defective Excitatory/Inhibitory Synaptic Balance and Increased Neuron Apoptosis in a Zebrafish Model of Dravet Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Somkhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Yanicostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz319⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8101199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357196v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective Excitatory/Inhibitory Synaptic Balance and Increased Neuron Apoptosis in a Zebrafish Model of Dravet Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brenet</w:t>
+                <w:t xml:space="preserve">Oxytocin receptor agonist reduces perinatal brain damage by targeting microglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zinni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Demené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (10), pp.1199. </w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.345-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8101199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.23546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357182v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04075780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurons Expressing Pathological Tau Protein Trigger Dramatic Changes in Microglial Morphology and Dynamics</w:t>
               </w:r>
@@ -2046,550 +2046,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparan Sulfate as a Therapeutic Target in Tauopathies: Insights From Zebrafish</w:t>
+                <w:t xml:space="preserve">Non-canonical mTOR-Independent Role of DEPDC5 in Regulating GABAergic Network Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedeh Maryam Alavi Naini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amrutha Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Siekierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2018.00163⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (12), pp.1924-1937.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357169v1</w:t>
+                <w:t xml:space="preserve">hal-02364352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-canonical mTOR-Independent Role of DEPDC5 in Regulating GABAergic Network Development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heparan Sulfate as a Therapeutic Target in Tauopathies: Insights From Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Riché</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seyedeh Maryam Alavi Naini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (12), pp.1924-1937.e5. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2018.00163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364352v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered vaccine-induced immunity in children with Dravet syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">γ-Aminobutyric acid receptor alpha 1 subunit loss of function causes genetic generalized epilepsy by impairing inhibitory network neurodevelopment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jeljeli</w:t>
+                <w:t xml:space="preserve">Eric Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrutha Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dournaud</w:t>
+                <w:t xml:space="preserve">Meijiang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59 (4), pp.e45-e50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.14038⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 59 (11), pp.2061-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.14576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357179v1</w:t>
+                <w:t xml:space="preserve">hal-02357189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-Aminobutyric acid receptor alpha 1 subunit loss of function causes genetic generalized epilepsy by impairing inhibitory network neurodevelopment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered vaccine-induced immunity in children with Dravet syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jeljeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Samarut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Riché</w:t>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijiang Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rahma Hassan-Abdi</w:t>
+                <w:t xml:space="preserve">Pascal Dournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59 (11), pp.2061-2074. </w:t>
+              <w:t xml:space="preserve">, 2018, 59 (4), pp.e45-e50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.14576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.14038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357189v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfen and oxalyl surfen decrease tau hyperphosphorylation and mitigate neuron deficits in vivo in a zebrafish model of tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedeh Maryam Alavi Naini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HS3ST2 expression is critical for the abnormal phosphorylation of tau in Alzheimer’s disease-related tau pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Elisa Sepulveda-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedeh Maryam Alavi Naini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Bao Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,974 +3430,986 @@
               <w:t xml:space="preserve">Developmental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 140 (2), pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0165-3806(02)00544-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05026600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-function mutations in FGFR1 cause autosomal dominant Kallmann syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (4), pp.463-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05017424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anosmin-1, Defective in the X-Linked Form of Kallmann Syndrome, Promotes Axonal Branch Formation from Olfactory Bulb Output Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Karyn Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perfettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 109 (2), pp.217-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0092-8674(02)00713-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05017662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anosmin-1 is a regionally restricted component of basement membranes and interstitial matrices during organogenesis: implications for the developmental anomalies of X chromosome-linked Kallmann syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 215 (1), pp.26-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05025252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche moléculaire de la pathogénie des anomalies rénales dans le syndrome de Kallmann de Morsier et dans le syndrome branchio-oto-rénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Abdelhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Kalatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités néphrologiques Jean Hamburger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.333-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05027508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular approach to the pathogenesis of renal anomalies in Kallmann's syndrome and in the branchio-oto-renal syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Kalatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Abdelhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Nephrology from the Necker Hospital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28, pp.419-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anosmin-1 underlying the X chromosome-linked Kallmann syndrome is an adhesion molecule that can modulate neurite growth in a cell-type specific manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faivre-Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 111 (19), pp.2953-2965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.111.19.2953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05021074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche moléculaire de la pathogénie d'un deficit héréditaire de l'olfaction : Le syndrome de Kallmann de Morsier lie au chromosome X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Pasteur/Actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6 (4), pp.282-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0924-4204(96)83385-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4407,159 +4419,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kallmann Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Oto-Rhino-Laryngology Genetics in Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, KARGER, pp.268-274, 2000, 978-3-8055-6956-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000059073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05026776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4569,161 +4581,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of Diagnosis, Prognostic or Treatment of Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Siñeriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Yanicostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2013/053954. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4791,51 +4803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597A922B"/>
+    <w:nsid w:val="AF111EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5022,51 +5034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-nadia-soussi-yanicostas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7734-9401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/6603355161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289386870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000394780599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Cintra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Yanicostas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soussi-Yanicostas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vianna Maurer-Morelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750420v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Somkhit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edor Kabashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13080684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maupu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Enderlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Igert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03058531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hassan-Abdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128781" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03058521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Romain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76056-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Loyant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2020.1878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mairesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zinni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Schang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Krishnan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101199" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01199" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Maryam Alavi Naini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2018.00163" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrutha Swaminathan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Siekierska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rich&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeljeli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dournaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijiang Liao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14576" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01736589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blondeel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40035-018-0111-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Elisa Sepulveda-Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04135856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ghoumid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drevillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Maryam Alavi-Naini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bondurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbomel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.04.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bribian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Esteban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Clemente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20678" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00289099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dayraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Dellovade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Pfaff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwanzel-Fukuda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-3806(02)00544-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dod&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Paepe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le D&#251;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1122" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Castro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Karyn Julliard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(02)00713-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05025252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julliard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moniot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05027508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdelhak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kalatzis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soussi-Yanicostas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05021074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faivre-Sarrailh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.111.19.2953" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ardouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legouis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4204(96)83385-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q56T2VN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ardouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000059073" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05020579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-nadia-soussi-yanicostas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7734-9401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/6603355161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/289386870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000394780599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Cintra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Yanicostas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soussi-Yanicostas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vianna Maurer-Morelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750420v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Somkhit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edor Kabashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13080684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maupu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Enderlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Igert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03058531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Hassan-Abdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128781" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03058521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Romain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76056-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Loyant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2020.1878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Schang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Krishnan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz319" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mairesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zinni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01199" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrutha Swaminathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Siekierska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rich&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Maryam Alavi Naini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2018.00163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijiang Liao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14576" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeljeli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dournaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01736589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blondeel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40035-018-0111-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Elisa Sepulveda-Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04135856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ghoumid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Drevillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Maryam Alavi-Naini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bondurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbomel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.04.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bribian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Esteban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Clemente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20678" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00289099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ernest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Dayraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Dellovade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Pfaff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwanzel-Fukuda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-3806(02)00544-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4SM7DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dod&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Paepe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le D&#251;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017662v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Karyn Julliard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(02)00713-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05025252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moniot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05027508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdelhak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kalatzis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soussi-Yanicostas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05021074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faivre-Sarrailh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.111.19.2953" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ardouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legouis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4204(96)83385-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q56T2VN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ardouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000059073" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05020579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>