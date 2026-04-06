--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -1232,278 +1232,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten decadal advances in fungal biology leading towards human well-being</w:t>
+                <w:t xml:space="preserve">Post-Translational Modifications of Histones Are Versatile Regulators of Fungal Development and Secondary Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausana Mapook</w:t>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hyde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13225-022-00510-3⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806234v1</w:t>
+                <w:t xml:space="preserve">hal-03663526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Translational Modifications of Histones Are Versatile Regulators of Fungal Development and Secondary Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten decadal advances in fungal biology leading towards human well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausana Mapook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
+                <w:t xml:space="preserve">Blondelle Matio Kemkuignou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adéla Čmoková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (1), pp.547-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14050317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13225-022-00510-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663526v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in Fusarium graminearum identified an allele of FgVe1 involved in reduced aggressiveness</w:t>
               </w:r>
@@ -4160,248 +4160,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAT-BW: efficient and accurate mapping of bisulfite-treated reads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strand-specific RNA-seq applied to malaria samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts264⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 883, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-839-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645831v1</w:t>
+                <w:t xml:space="preserve">hal-02642365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strand-specific RNA-seq applied to malaria samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRAT-BW: efficient and accurate mapping of bisulfite-treated reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 883, pp.59-73. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.1795-1796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-61779-839-9_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642365v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NORMAL : accurate nucleosome positioning using a modified Gaussian mixture model</w:t>
               </w:r>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (12), pp.I242-I249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4758,274 +4758,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinnamic-derived acids significantly affect Fusarium graminearum growth and in vitro synthesis of type B trichothecenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatin-driven de novo discovery of DNA binding motifs in the human malaria parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Forget</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-10-0230⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645468v1</w:t>
+                <w:t xml:space="preserve">hal-02647953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin-driven de novo discovery of DNA binding motifs in the human malaria parasite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinnamic-derived acids significantly affect Fusarium graminearum growth and in vitro synthesis of type B trichothecenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, 14 p. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (8), pp.929-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-10-0230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647953v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome occupancy at transcription start sites in the human malaria parasite: a hard-wired evolution of virulence?</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Levchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.572-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7077,90 +7077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Calais-Yager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7606,247 +7606,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulations of the production of mycotoxins by Fusarium graminearum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790391v1</w:t>
+                <w:t xml:space="preserve">hal-02736250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic regulations of the production of mycotoxins by Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736250v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
               </w:r>
@@ -9038,269 +9038,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of fumonisin B biosynthesis by Fusarium verticillioides</w:t>
+                <w:t xml:space="preserve">Fgap1-mediated response to oxidative stress in trichothecene-producing Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27. Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Pacific Grove, United States. pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806569v1</w:t>
+                <w:t xml:space="preserve">hal-02749698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fgap1-mediated response to oxidative stress in trichothecene-producing Fusarium graminearum</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling of fumonisin B biosynthesis by Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Pacific Grove, United States. pp.334</w:t>
+              <w:t xml:space="preserve">12. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749698v1</w:t>
+                <w:t xml:space="preserve">hal-02806569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale discovery of DNA methylations in the malaria parasite</w:t>
               </w:r>
@@ -9450,51 +9450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9571,51 +9571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,51 +9679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9817,51 +9817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10018,273 +10018,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la composition en lipoxygénase des blés durs pourrait elle interférer avec l'accumulation de trichothécènes B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress interfere with TRI genes expression and modulates accumulation of deoxynivalenol and its 15-acetylated form in liquid cultures of Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
+              <w:t xml:space="preserve">7. Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750471v1</w:t>
+                <w:t xml:space="preserve">hal-02813099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress interfere with TRI genes expression and modulates accumulation of deoxynivalenol and its 15-acetylated form in liquid cultures of Fusarium graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la composition en lipoxygénase des blés durs pourrait elle interférer avec l'accumulation de trichothécènes B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813099v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
               </w:r>
@@ -10404,51 +10404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,51 +10637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisin and trichothecene production by Fusarium verticillioides and Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10745,51 +10745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10844,51 +10844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13657,51 +13657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illumina User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Napa, United States. 2010</w:t>
@@ -14023,51 +14023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14653,51 +14653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14868,51 +14868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15123,51 +15123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87029E63"/>
+    <w:nsid w:val="F42F9056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15354,51 +15354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-ponts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steinert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00532-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Augustin Mihalache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe de Boevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dellafiora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15090583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausana Mapook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hyde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondelle Matio Kemkuignou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-022-00510-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14050317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Strauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009125" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1781784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00509-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cervantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Bunnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela E. Sardiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.829416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Conner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Escalante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.26743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ho Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. Bizzaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Emes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-848" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Polishko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prudhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarjeet S. Gill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-347" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won Doug Chung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamilton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-11-r128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Bormann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Agrawal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D Chung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel G. van Dooren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Le Roch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. D. Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01340.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645831v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G. Le Roch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-839-9_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts206" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra M. Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion J. Buske" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Hoffman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-415" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-10-0230" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-601" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.238790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pokhriyal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Eckhardt-Ludka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.101063.109" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G Le Roch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01521.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcdaniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fenical" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002386" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ouellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXLDC87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00200.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall'Asta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2023.EN-8420" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736082v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790391v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032563" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793087v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806569v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jing" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Hicks" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823321v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Turtaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817947v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saparno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814698v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367259.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382227-7.00100-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Djuric-Ciganovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Rampitsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807059v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horrocks" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(07)00459-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C39PZD07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-ponts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steinert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00532-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Augustin Mihalache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe de Boevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dellafiora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15090583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14050317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausana Mapook" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hyde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondelle Matio Kemkuignou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-022-00510-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Strauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009125" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1781784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00509-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cervantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Bunnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela E. Sardiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.829416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Conner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Escalante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.26743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ho Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. Bizzaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Emes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-848" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Polishko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prudhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarjeet S. Gill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-347" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won Doug Chung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamilton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-11-r128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Bormann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Agrawal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D Chung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel G. van Dooren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Le Roch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. D. Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01340.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G. Le Roch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-839-9_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts206" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra M. Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion J. Buske" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Hoffman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-415" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-10-0230" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.238790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pokhriyal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Eckhardt-Ludka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.101063.109" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G Le Roch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01521.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcdaniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fenical" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002386" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ouellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXLDC87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00200.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall'Asta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2023.EN-8420" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736082v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032563" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793087v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jing" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Hicks" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823321v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Turtaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817947v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saparno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814698v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367259.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382227-7.00100-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Djuric-Ciganovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Rampitsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807059v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horrocks" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(07)00459-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C39PZD07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>