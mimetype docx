--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -428,563 +428,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of the histone variant H2A.Z counteracts gene silencing mediated by H3K27 trimethylation in Fusarium fujikuroi</w:t>
+                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K Atanasoff-Kardjalieff</w:t>
+                <w:t xml:space="preserve">B.K. Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Berger</w:t>
+                <w:t xml:space="preserve">V. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Steinert</w:t>
+                <w:t xml:space="preserve">C. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Janevska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">A. Kismányoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-024-00532-y⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538556v1</w:t>
+                <w:t xml:space="preserve">hal-04841279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of the histone variant H2A.Z counteracts gene silencing mediated by H3K27 trimethylation in Fusarium fujikuroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Atanasova</w:t>
+                <w:t xml:space="preserve">Anna K Atanasoff-Kardjalieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducos</w:t>
+                <w:t xml:space="preserve">Harald Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kismányoky</w:t>
+                <w:t xml:space="preserve">Katharina Steinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Slavica Janevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13072-024-00532-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841279v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
+                <w:t xml:space="preserve">The Occurrence of Non-Regulated Mycotoxins in Foods: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+                <w:t xml:space="preserve">Octavian Augustin Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Marthe de Boevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Luca Dellafiora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+                <w:t xml:space="preserve">Sarah de Saeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06877⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15090583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099771v1</w:t>
+                <w:t xml:space="preserve">hal-04288719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Occurrence of Non-Regulated Mycotoxins in Foods: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe de Boevre</w:t>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Dellafiora</w:t>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah de Saeger</w:t>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Moretti</w:t>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.583. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3285-3296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins15090583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288719v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t>
               </w:r>
@@ -1232,278 +1232,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Translational Modifications of Histones Are Versatile Regulators of Fungal Development and Secondary Metabolism</w:t>
+                <w:t xml:space="preserve">Ten decadal advances in fungal biology leading towards human well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
+                <w:t xml:space="preserve">Ausana Mapook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blondelle Matio Kemkuignou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Čmoková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14050317⟩</w:t>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (1), pp.547-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13225-022-00510-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663526v1</w:t>
+                <w:t xml:space="preserve">hal-03806234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten decadal advances in fungal biology leading towards human well-being</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-Translational Modifications of Histones Are Versatile Regulators of Fungal Development and Secondary Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blondelle Matio Kemkuignou</w:t>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adéla Čmoková</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116 (1), pp.547-614. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13225-022-00510-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins14050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806234v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in Fusarium graminearum identified an allele of FgVe1 involved in reduced aggressiveness</w:t>
               </w:r>
@@ -1528,51 +1528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,416 +1885,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fusarium tricinctum and Fusarium avenaceum mitochondrial genomes is driven by mobility of introns and of a new type of palindromic microsatellite repeats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2A.Z and chromatin remodelling complexes: a focus on fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6770-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.321-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1781784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313703v1</w:t>
+                <w:t xml:space="preserve">hal-02907040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H2A.Z deletion is rescued by compensatory mutations in Fusarium graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Fusarium tricinctum and Fusarium avenaceum mitochondrial genomes is driven by mobility of introns and of a new type of palindromic microsatellite repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhui Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lena Studt</w:t>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009125⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013657v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2A.Z and chromatin remodelling complexes: a focus on fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Effect of H2A.Z deletion is rescued by compensatory mutations in Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K. Atanasoff-Kardjalieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Studt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (3), pp.321-337. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1040841X.2020.1781784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907040v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,831 +2984,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multifunctional autophagy pathway in the human malaria parasite, Plasmodium falciparum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA-encoded nucleosome occupancy is associated with transcription levels in the human malaria parasite Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher M. Conner</w:t>
+                <w:t xml:space="preserve">Anton Polishko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aster Escalante</w:t>
+                <w:t xml:space="preserve">Jacques Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarjeet S. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.26743⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640128v1</w:t>
+                <w:t xml:space="preserve">hal-02635808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioguided isolation, characterization, and biotransformation by Fusarium verticillioides of maize kernel compounds that inhibit fumonisin production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+                <w:t xml:space="preserve">The multifunctional autophagy pathway in the human malaria parasite, Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lornac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Christopher M. Conner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aster Escalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-04-14-0100-R⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.80-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.26743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633252v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homopolymer tract organization in the human malarial parasite Plasmodium falciparum and related Apicomplexan parasites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Russell</w:t>
+                <w:t xml:space="preserve">Bioguided isolation, characterization, and biotransformation by Fusarium verticillioides of maize kernel compounds that inhibit fumonisin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ho Cheng</w:t>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey W. Bizzaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard D. Emes</w:t>
+                <w:t xml:space="preserve">Aurélia Lornac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-848⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (10), pp.1148-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-04-14-0100-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633699v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-encoded nucleosome occupancy is associated with transcription levels in the human malaria parasite Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+                <w:t xml:space="preserve">Homopolymer tract organization in the human malarial parasite Plasmodium falciparum and related Apicomplexan parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Polishko</w:t>
+                <w:t xml:space="preserve">Chia-Ho Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prudhomme</w:t>
+                <w:t xml:space="preserve">Jeffrey W. Bizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarjeet S. Gill</w:t>
+                <w:t xml:space="preserve">Richard D. Emes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15, 15 p. </w:t>
+              <w:t xml:space="preserve">, 2014, 15, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635808v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of DNA methylation in the human malaria parasite Plasmodium falciparum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysome profiling reveals translational control of gene expression in the human malaria parasite Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (11), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-11-r128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651391v1</w:t>
+                <w:t xml:space="preserve">hal-02650201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysome profiling reveals translational control of gene expression in the human malaria parasite Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of DNA methylation in the human malaria parasite Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hamilton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anita Saraf</w:t>
+                <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (11), 18 p. </w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.696-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-11-r128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650201v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bZIP transcription factor Fgap1 mediates oxidative stress response and trichothecene biosynthesis but not virulence in fusarium graminearum</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giel G. van Dooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (6), 9 p. </w:t>
@@ -4179,51 +4179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strand-specific RNA-seq applied to malaria samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAT-BW: efficient and accurate mapping of bisulfite-treated reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,51 +4387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NORMAL : accurate nucleosome positioning using a modified Gaussian mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Polishko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,77 +4504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ubiquitylating components of the human malaria parasite's protein degradation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisandra M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,187 +4628,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of genomic segmentations with segtools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinnamic-derived acids significantly affect Fusarium graminearum growth and in vitro synthesis of type B trichothecenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orion J. Buske</w:t>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Hoffman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Stafford Noble</w:t>
+                <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-415⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (8), pp.929-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-10-0230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652390v1</w:t>
+                <w:t xml:space="preserve">hal-02645468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin-driven de novo discovery of DNA binding motifs in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,249 +4826,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinnamic-derived acids significantly affect Fusarium graminearum growth and in vitro synthesis of type B trichothecenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory analysis of genomic segmentations with segtools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion J. Buske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Forget</w:t>
+                <w:t xml:space="preserve">William Stafford Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101 (8), pp.929-934. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-10-0230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645468v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome occupancy at transcription start sites in the human malaria parasite: a hard-wired evolution of virulence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,77 +5154,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alona Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (46), pp.40320-40330. </w:t>
@@ -5256,334 +5256,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAT: bisulfite-treated reads analysis tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+                <w:t xml:space="preserve">Novel gene discovery in the human malaria parasite using nucleosome positioning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pokhriyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Systems Bioinformatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.124-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667979v1</w:t>
+                <w:t xml:space="preserve">hal-02654445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gene discovery in the human malaria parasite using nucleosome positioning data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Pokhriyal</w:t>
+                <w:t xml:space="preserve">BRAT: bisulfite-treated reads analysis tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Y. Harris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lonardi</w:t>
+                <w:t xml:space="preserve">Aleksandr Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Systems Bioinformatics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.572-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654445v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome landscape and control of transcription in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational modifications in Plasmodium: More than you think!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine actinomycetes: a new source of compounds against the human malaria parasite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcdaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,64 +6058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6504,4603 +6504,4603 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epi-biology of the mycotoxin producer Fusarium graminearum vs. host plant defense mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICATCH5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Gallusci; Nadia Ponts, Jul 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e EDITION Journées Mycotoxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR QualiSud; CIRAD; Université de Montpellier, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Calais-Yager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycotoxin biosynthetic pathways: multiple layers of regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleosome dynamics in the toxin-producing plant pathogen Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetic regulations of the production of mycotoxins by Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corn grain ensiling is a process conducive to fumonisin B1 degradation: which microbial consortia are responsible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotraitement des grains pour amoindrir le risque mycotoxique: cas de la fumonisine B1 dans l’ensilage de maïs grain humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Asilomar, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation: bisulphate-sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EpiAgro 2015 : Rôle des mécanismes épigénétiques dans le contrôle des interactions Plantes - Bioagresseurs ou Organismes Symbiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide and positional homopolymeric tract enrichment at promoter-exon boundaries and exclusion of nucleosomes in Plasmodium spp. and related parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ho Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey W. Bizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Emes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albany 2015: Conversation 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Albany, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2015.1032563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbiomes: system biology of host-microbiome interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pulstuck, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future personalized medicine for malaria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle of conferences on Host-Pathogen Interaction: Towards a Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic and combinatorial landscape of histone modifications through Plasmodium falciparum life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Saraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela E. Sardiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62. ASMS conference on mass spectrometry and allied topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusarium graminearum : Genome + Epigenome = mycotoxins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIAGRO 2014 - Contribution des régulations épigénétiques dans les interactions plante-bioagresseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European conference on fungal genetics - Fusarium satellite meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic profiling of fumonisin B biosynthesis by Fusarium verticillioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fgap1-mediated response to oxidative stress in trichothecene-producing Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Pacific Grove, United States. pp.334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-scale discovery of DNA methylations in the malaria parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Annual SoCal Systems Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Irvine, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation in the human malaria parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn R. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Next-generation sequencing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Riverside, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenomics in pathogens: the case of the human malaria parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn R. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Center for Plant Cell Biology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Riverside, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in understanding the regulation of trichothecene mycotoxins biosynthesis by Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. INRA-AFFRC-Universities / French-Japanese seminar on food safety, novel food and sustainable environment to promote animal and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleosome landscape and control of transcription in the human malaria parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn R. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for French Young Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Los Angeles, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité du potentiel toxinogène chez les espèces productrices de fumonisines. Définition de la période d’expression de la toxinogénèse in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Turtaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la composition en lipoxygénase des blés durs pourrait elle interférer avec l'accumulation de trichothécènes B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique : Progrès et Perspectives de la recherche sur les mycotoxines de Fusarium dans les céréales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Sep 2007, Arcachon, France. 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidative stress interfere with TRI genes expression and modulates accumulation of deoxynivalenol and its 15-acetylated form in liquid cultures of Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production in vitro de DON et de 15-ADON par Fusarium graminearum : cinétiques d'expression de gènes Tri en conditions de stress oxydatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saparno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Rencontres de phytopathologie - mycologie de la Société française de phytopothologie (Journées Jean Chevaugeon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisin and trichothecene production by Fusarium verticillioides and Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de laboratoire électronique à INRAE : Pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting knowledge and harmonisation in the mycotoxin field through sustainable scientific alliances – MYCOBOOST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dall'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe de Boevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dellafiora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Saeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/sp.efsa.2023.EN-8420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic resource for ants, and more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.100017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.genomics.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721717v1</w:t>
-              </w:r>
-[...4233 lines deleted...]
-                <w:t xml:space="preserve">hal-02813163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11224,51 +11224,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de détermination du positionnement des nucléosomes : MAINE</w:t>
+                <w:t xml:space="preserve">La méthylation de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
@@ -11282,51 +11282,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567389v1</w:t>
+                <w:t xml:space="preserve">hal-04567334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’identification de régions génomiques accessibles à des régulateurs : FAIRE et ATAC</w:t>
               </w:r>
@@ -11388,51 +11388,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de la chromatine</w:t>
+                <w:t xml:space="preserve">Méthode de détermination du positionnement des nucléosomes : MAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
@@ -11446,75 +11446,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567393v1</w:t>
+                <w:t xml:space="preserve">hal-04567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoprécipitation de la chromatine</w:t>
+                <w:t xml:space="preserve">Structure de la chromatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
@@ -11528,75 +11528,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567380v1</w:t>
+                <w:t xml:space="preserve">hal-04567393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthylation de l’ADN</w:t>
+                <w:t xml:space="preserve">Immunoprécipitation de la chromatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
@@ -11610,51 +11610,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567334v1</w:t>
+                <w:t xml:space="preserve">hal-04567380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria</w:t>
               </w:r>
@@ -11789,51 +11789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum and elucidate their mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12190,51 +12190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tulln, Austria. Austrian Association of Molecular Life Sciences and Biotechnology, 122 p., 2018, Proceedings of the 14th European Fusarium Seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12259,64 +12259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12384,103 +12384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High moisture maize grain ensiling is a process conductive to fumonisin B1 biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
@@ -12503,316 +12503,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+                <w:t xml:space="preserve">The added value of –omic approach to dissect phytopathogenicity of Fusarium graminearum: from genomic to genetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793057v1</w:t>
+                <w:t xml:space="preserve">hal-02795286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Fusarium and Microdochium species and associated mycotoxins in French Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12844,290 +12848,286 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of Fusarium graminearum’s nucleosome landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christof Rampitsch</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795289v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of –omic approach to dissect phytopathogenicity of Fusarium graminearum: from genomic to genetic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Spataro</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of Fusarium graminearum’s nucleosome landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Djuric-Ciganovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
+                <w:t xml:space="preserve">Christof Rampitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795286v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory networks driving oxidative stress response in Fusarium graminearum</w:t>
               </w:r>
@@ -13228,342 +13228,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Fusarium Collection: a living resource for mycotoxin research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Pacific Grove, United States. Fungal Genetics Reports, 60(Suppl), pp.334, 2013</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746192v1</w:t>
+                <w:t xml:space="preserve">hal-02804120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">The French Fusarium Collection: a living resource for mycotoxin research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">27. Fungal Genetics Conference - Asilomar Conference Grounds,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Pacific Grove, United States. Fungal Genetics Reports, 60(Suppl), pp.334, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804120v1</w:t>
+                <w:t xml:space="preserve">hal-02746192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated view of the human malaria parasite's epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13618,77 +13618,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13743,64 +13743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide chromatin structure: insights into transcriptional control in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13881,51 +13881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Horrocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14023,51 +14023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14122,51 +14122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated form require H2O2 and is modulated by Tri101 gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14614,51 +14614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOrMAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Polishko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,103 +14715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEGTOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion J. Buske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Stafford Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14829,51 +14829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15123,51 +15123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F42F9056"/>
+    <w:nsid w:val="3525309F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15354,51 +15354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-ponts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steinert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00532-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Augustin Mihalache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe de Boevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dellafiora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15090583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14050317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausana Mapook" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hyde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondelle Matio Kemkuignou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-022-00510-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Strauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009125" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1781784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00509-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cervantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Bunnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela E. Sardiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.829416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Conner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Escalante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.26743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ho Cheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. Bizzaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Emes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-848" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Polishko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prudhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarjeet S. Gill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-347" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won Doug Chung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamilton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-11-r128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Bormann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Agrawal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D Chung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel G. van Dooren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Le Roch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. D. Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01340.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G. Le Roch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-839-9_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts206" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra M. Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion J. Buske" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Hoffman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-415" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-10-0230" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.238790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pokhriyal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Eckhardt-Ludka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.101063.109" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G Le Roch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01521.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcdaniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fenical" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002386" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ouellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXLDC87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00200.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall'Asta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2023.EN-8420" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736082v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032563" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793087v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795502v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jing" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Hicks" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823321v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Turtaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817947v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saparno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814698v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367259.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382227-7.00100-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Djuric-Ciganovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Rampitsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807059v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horrocks" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(07)00459-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C39PZD07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-ponts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steinert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00532-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Augustin Mihalache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe de Boevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dellafiora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moretti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15090583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausana Mapook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hyde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondelle Matio Kemkuignou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-022-00510-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14050317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1781784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Strauss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00509-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cervantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Bunnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela E. Sardiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.829416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Polishko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prudhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarjeet S. Gill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Conner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Escalante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.26743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ho Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. Bizzaro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Emes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won Doug Chung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamilton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-11-r128" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Bormann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Agrawal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D Chung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel G. van Dooren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Le Roch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. D. Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01340.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G. Le Roch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-839-9_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts206" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra M. Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-10-0230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-601" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652390v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion J. Buske" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Hoffman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.238790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pokhriyal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Harris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Levchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Eckhardt-Ludka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.101063.109" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G Le Roch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01521.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcdaniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fenical" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002386" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ouellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXLDC87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00200.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736082v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032563" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804420v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jing" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Hicks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811877v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Turtaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817947v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saparno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall'Asta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2023.EN-8420" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721717v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367259.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382227-7.00100-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793057v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795289v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Djuric-Ciganovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Rampitsch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807059v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horrocks" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(07)00459-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C39PZD07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>