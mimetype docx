--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -696,295 +696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Occurrence of Non-Regulated Mycotoxins in Foods: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavian Augustin Mihalache</w:t>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe de Boevre</w:t>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Dellafiora</w:t>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah de Saeger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Moretti</w:t>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins15090583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3285-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288719v1</w:t>
+                <w:t xml:space="preserve">hal-04099771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Occurrence of Non-Regulated Mycotoxins in Foods: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Augustin Mihalache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+                <w:t xml:space="preserve">Marthe de Boevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Luca Dellafiora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Sarah de Saeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+                <w:t xml:space="preserve">Antonio Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (7), pp.3285-3296. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins15090583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099771v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t>
               </w:r>
@@ -1232,546 +1232,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten decadal advances in fungal biology leading towards human well-being</w:t>
+                <w:t xml:space="preserve">Post-Translational Modifications of Histones Are Versatile Regulators of Fungal Development and Secondary Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausana Mapook</w:t>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hyde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13225-022-00510-3⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806234v1</w:t>
+                <w:t xml:space="preserve">hal-03663526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Translational Modifications of Histones Are Versatile Regulators of Fungal Development and Secondary Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten decadal advances in fungal biology leading towards human well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausana Mapook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
+                <w:t xml:space="preserve">Blondelle Matio Kemkuignou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adéla Čmoková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (1), pp.547-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14050317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13225-022-00510-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663526v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping in Fusarium graminearum identified an allele of FgVe1 involved in reduced aggressiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural occurrence of mycotoxin-producing fusaria in market-bought peruvian cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Laurent</w:t>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Moinard</w:t>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Spataro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2021.103566⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13020172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272085v1</w:t>
+                <w:t xml:space="preserve">hal-03150474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural occurrence of mycotoxin-producing fusaria in market-bought peruvian cereals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">QTL mapping in Fusarium graminearum identified an allele of FgVe1 involved in reduced aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13020172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2021.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150474v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick defensin γ-core reduces Fusarium graminearum growth and abrogates mycotoxins production with high efficiency</w:t>
               </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H2A.Z deletion is rescued by compensatory mutations in Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K. Atanasoff-Kardjalieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the emerging mycotoxin-producing filamentous fungus Fusarium tricinctum strain INRA104</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honghai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2514,77 +2514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape of genomic diversity and host adaptation in Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,51 +3258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioguided isolation, characterization, and biotransformation by Fusarium verticillioides of maize kernel compounds that inhibit fumonisin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,295 +3520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysome profiling reveals translational control of gene expression in the human malaria parasite Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of DNA methylation in the human malaria parasite Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
+                <w:t xml:space="preserve">Lijuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hamilton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anita Saraf</w:t>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-11-r128⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.696-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650201v1</w:t>
+                <w:t xml:space="preserve">hal-02651391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of DNA methylation in the human malaria parasite Plasmodium falciparum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysome profiling reveals translational control of gene expression in the human malaria parasite Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien M. Bunnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (6), pp.696-706. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (11), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2013.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-11-r128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651391v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bZIP transcription factor Fgap1 mediates oxidative stress response and trichothecene biosynthesis but not virulence in fusarium graminearum</w:t>
               </w:r>
@@ -4179,51 +4179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strand-specific RNA-seq applied to malaria samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAT-BW: efficient and accurate mapping of bisulfite-treated reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ubiquitylating components of the human malaria parasite's protein degradation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,447 +4628,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinnamic-derived acids significantly affect Fusarium graminearum growth and in vitro synthesis of type B trichothecenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory analysis of genomic segmentations with segtools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion J. Buske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Forget</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Stafford Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-10-0230⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645468v1</w:t>
+                <w:t xml:space="preserve">hal-02652390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin-driven de novo discovery of DNA binding motifs in the human malaria parasite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinnamic-derived acids significantly affect Fusarium graminearum growth and in vitro synthesis of type B trichothecenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (8), pp.929-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-10-0230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647953v1</w:t>
+                <w:t xml:space="preserve">hal-02645468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of genomic segmentations with segtools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Hoffman</w:t>
+                <w:t xml:space="preserve">Chromatin-driven de novo discovery of DNA binding motifs in the human malaria parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Stafford Noble</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, 7 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652390v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome occupancy at transcription start sites in the human malaria parasite: a hard-wired evolution of virulence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alona Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,321 +5256,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gene discovery in the human malaria parasite using nucleosome positioning data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRAT: bisulfite-treated reads analysis tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pokhriyal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Lonardi</w:t>
+                <w:t xml:space="preserve">Aleksandr Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Systems Bioinformatics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.572-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654445v1</w:t>
+                <w:t xml:space="preserve">hal-02667979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAT: bisulfite-treated reads analysis tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Y. Harris</w:t>
+                <w:t xml:space="preserve">Novel gene discovery in the human malaria parasite using nucleosome positioning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pokhriyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Levchuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lonardi</w:t>
+                <w:t xml:space="preserve">E. Y. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Systems Bioinformatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.124-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667979v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome landscape and control of transcription in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational modifications in Plasmodium: More than you think!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won Doug Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,168 +6753,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
+                <w:t xml:space="preserve">Noé Calais-Yager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179120v1</w:t>
+                <w:t xml:space="preserve">hal-04673177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6973,178 +6969,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype variations of Fusarium spp. under stress: a learning process?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICATCH satellite meeting of the 2nd International Conference on Water Environmental Protection and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Sciences of Albania, Sep 2023, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673177v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthetic pathways: multiple layers of regulations</w:t>
               </w:r>
@@ -7199,51 +7199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome dynamics in the toxin-producing plant pathogen Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Montibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,77 +7294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,51 +7432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulations of the production of mycotoxins by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7514,64 +7514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,64 +7652,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn grain ensiling is a process conducive to fumonisin B1 degradation: which microbial consortia are responsible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,64 +7803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mycotoxines (Mycotox)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Mar 2016, Toulouse, France</w:t>
@@ -7883,204 +7883,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1.</w:t>
+                <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation: bisulphate-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Colloque EpiAgro 2015 : Rôle des mécanismes épigénétiques dans le contrôle des interactions Plantes - Bioagresseurs ou Organismes Symbiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796483v1</w:t>
+                <w:t xml:space="preserve">hal-02792986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation: bisulphate-sequencing</w:t>
+                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EpiAgro 2015 : Rôle des mécanismes épigénétiques dans le contrôle des interactions Plantes - Bioagresseurs ou Organismes Symbiotiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792986v1</w:t>
+                <w:t xml:space="preserve">hal-02796483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide and positional homopolymeric tract enrichment at promoter-exon boundaries and exclusion of nucleosomes in Plasmodium spp. and related parasites</w:t>
               </w:r>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8513,277 +8513,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium graminearum : Genome + Epigenome = mycotoxins ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIAGRO 2014 - Contribution des régulations épigénétiques dans les interactions plante-bioagresseur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. European conference on fungal genetics - Fusarium satellite meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793533v1</w:t>
+                <w:t xml:space="preserve">hal-02793632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in Fusarium graminearum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Fusarium graminearum : Genome + Epigenome = mycotoxins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European conference on fungal genetics - Fusarium satellite meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">EPIAGRO 2014 - Contribution des régulations épigénétiques dans les interactions plante-bioagresseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793632v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic profiling of fumonisin B biosynthesis by Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,51 +8873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Montibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,64 +8981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale discovery of DNA methylations in the malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9227,51 +9227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenomics in pathogens: the case of the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9361,77 +9361,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. INRA-AFFRC-Universities / French-Japanese seminar on food safety, novel food and sustainable environment to promote animal and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Versailles, France</w:t>
@@ -9473,51 +9473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome landscape and control of transcription in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9745,51 +9745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9870,51 +9870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9952,64 +9952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,51 +10073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10188,381 +10188,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production in vitro de DON et de 15-ADON par Fusarium graminearum : cinétiques d'expression de gènes Tri en conditions de stress oxydatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de phytopathologie - mycologie de la Société française de phytopothologie (Journées Jean Chevaugeon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817947v1</w:t>
+                <w:t xml:space="preserve">hal-02813744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
+              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813744v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
+                <w:t xml:space="preserve">Production in vitro de DON et de 15-ADON par Fusarium graminearum : cinétiques d'expression de gènes Tri en conditions de stress oxydatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saparno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres de phytopathologie - mycologie de la Société française de phytopothologie (Journées Jean Chevaugeon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817148v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisin and trichothecene production by Fusarium verticillioides and Fusarium graminearum</w:t>
               </w:r>
@@ -10682,51 +10682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10901,90 +10901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting knowledge and harmonisation in the mycotoxin field through sustainable scientific alliances – MYCOBOOST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dall'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe de Boevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dellafiora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Saeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11770,277 +11770,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum and elucidate their mechanisms of action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Can beauvericin influence fungicide efficacy to control Fusarium graminearum species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Somma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Waffo- Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177421v1</w:t>
+                <w:t xml:space="preserve">hal-04179108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can beauvericin influence fungicide efficacy to control Fusarium graminearum species?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefania Somma</w:t>
+                <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum and elucidate their mechanisms of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Tran-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goubet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">Pierre Waffo- Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">15ème journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179108v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t>
               </w:r>
@@ -12151,51 +12151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of the genome in Fusarium graminearum: insights on evolution of pathogenicity related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12298,51 +12298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12423,51 +12423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12509,77 +12509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of –omic approach to dissect phytopathogenicity of Fusarium graminearum: from genomic to genetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12628,168 +12628,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Fusarium and Microdochium species and associated mycotoxins in French Wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800604v1</w:t>
+                <w:t xml:space="preserve">hal-02793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12798,258 +12794,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of oxidative stress response mediated by Fgap1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+                <w:t xml:space="preserve">Occurrence of Fusarium and Microdochium species and associated mycotoxins in French Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Asilomar, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793057v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Fusarium graminearum’s nucleosome landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavica Djuric-Ciganovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13139,51 +13139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Montibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13247,90 +13247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
@@ -13493,64 +13493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated view of the human malaria parasite's epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duk-Won D. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13618,51 +13618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using next-generation sequencing to study DNA methylation in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13743,51 +13743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide chromatin structure: insights into transcriptional control in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14023,51 +14023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14122,51 +14122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated form require H2O2 and is modulated by Tri101 gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,103 +14715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEGTOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion J. Buske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine G. Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Stafford Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14829,51 +14829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Y. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15123,51 +15123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3525309F"/>
+    <w:nsid w:val="46EB28CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15354,51 +15354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-ponts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steinert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00532-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Augustin Mihalache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe de Boevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dellafiora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moretti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15090583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausana Mapook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hyde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondelle Matio Kemkuignou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-022-00510-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14050317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1781784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Strauss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00509-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cervantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Bunnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela E. Sardiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.829416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Polishko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prudhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarjeet S. Gill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Conner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Escalante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.26743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ho Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. Bizzaro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Emes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won Doug Chung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamilton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-11-r128" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Bormann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Agrawal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D Chung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel G. van Dooren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Le Roch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. D. Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01340.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G. Le Roch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-839-9_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts206" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra M. Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-10-0230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-601" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652390v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion J. Buske" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Hoffman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.238790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pokhriyal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Harris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Levchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Eckhardt-Ludka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.101063.109" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G Le Roch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01521.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcdaniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fenical" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002386" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ouellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXLDC87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00200.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736082v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032563" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804420v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jing" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Hicks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811877v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Turtaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817947v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saparno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall'Asta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2023.EN-8420" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721717v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367259.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382227-7.00100-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793057v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795289v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Djuric-Ciganovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Rampitsch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807059v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horrocks" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(07)00459-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C39PZD07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-ponts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3205-6776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steinert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00532-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Augustin Mihalache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe de Boevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dellafiora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15090583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14050317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausana Mapook" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hyde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondelle Matio Kemkuignou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-022-00510-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2020.1781784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Atanasoff-Kardjalieff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Strauss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Studt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghai Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00509-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cervantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Bunnik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela E. Sardiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.829416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Polishko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prudhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarjeet S. Gill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Conner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Escalante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.26743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ho Cheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. Bizzaro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Emes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-848" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won Doug Chung" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamilton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-11-r128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Bormann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083377" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Agrawal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D Chung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel G. van Dooren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Le Roch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. D. Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2011.01340.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G. Le Roch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-839-9_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lonardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts206" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra M. Rodrigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion J. Buske" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Hoffman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-415" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-10-0230" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-601" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alona Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.238790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Levchuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pokhriyal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Harris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lonardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Eckhardt-Ludka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.101063.109" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine G Le Roch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Couedelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01521.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcdaniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fenical" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002386" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ouellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLXLDC87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00200.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Calais-Yager" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736082v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1032563" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793533v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749698v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804420v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jing" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Hicks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811877v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Turtaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saparno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall'Asta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2023.EN-8420" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721717v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367259.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382227-7.00100-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795289v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Djuric-Ciganovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Rampitsch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807059v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Horrocks" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(07)00459-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C39PZD07-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812617v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809429v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>