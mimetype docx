--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1358,886 +1358,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, electrical and structural investigations of nanostructured coatings of metal-incorporated amorphous carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured coatings of metal-incorporated amorphous carbon deposited by femtosecond Pulsed Laser Deposition - Correlation with plasma plume diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sbai-Benchikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Kristof Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rogemond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Rogemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">HPLA'06, High Power Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Taos (New Mexico), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00106976v1</w:t>
+                <w:t xml:space="preserve">ujm-00356442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NANO-STRUCTURED COATINGS OF METAL CONTAINING DIAMOND-LIKE CARBON FILMS DEPOSITED BY FEMTOSECOND PULSED LASER ABLATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benchikh</w:t>
+                <w:t xml:space="preserve">Optical, electrical and structural investigations of nanostructured coatings of metal-incorporated amorphous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sbai-Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René-Yves Fillit</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rogemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zeinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.6272</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356345v1</w:t>
+                <w:t xml:space="preserve">ujm-00106976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite tantalum - carbonbased films depositedby femtosecond pulsed laser ablation</w:t>
+                <w:t xml:space="preserve">NANO-STRUCTURED COATINGS OF METAL CONTAINING DIAMOND-LIKE CARBON FILMS DEPOSITED BY FEMTOSECOND PULSED LASER ABLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Wolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Yves Fillit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF 2005, International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, San Diego, United States. pp.98-104</w:t>
+              <w:t xml:space="preserve">e-MRS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.6272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356350v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in femtosecond Pulsed Laser Deposition and femtosecond produced plasma diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocomposite tantalum - carbonbased films depositedby femtosecond pulsed laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Wolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Yves Fillit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Ablation 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMCTF 2005, International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, San Diego, United States. pp.98-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00170156v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured coatings of metal-incorporated amorphous carbon deposited by femtosecond Pulsed Laser Deposition - Correlation with plasma plume diagnostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New trends in femtosecond Pulsed Laser Deposition and femtosecond produced plasma diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Rogemond</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benchikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLA'06, High Power Laser Ablation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Power Laser Ablation 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Taos (New Mexico), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.669122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356442v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00170156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma plume investigation during femtosecond Pulsed Laser Deposition of Pure Diamond-Like Carbon Films and Nano-structured Diamond-Like Carbon Films containing metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material transfer phenomena during friction of metal-doped ta-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICMCTF 2005, International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356338v1</w:t>
+                <w:t xml:space="preserve">ujm-00356347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material transfer phenomena during friction of metal-doped ta-C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Plasma plume investigation during femtosecond Pulsed Laser Deposition of Pure Diamond-Like Carbon Films and Nano-structured Diamond-Like Carbon Films containing metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Belin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF 2005, International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, San Diego, United States</w:t>
+              <w:t xml:space="preserve">e-MRS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356347v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASMA INVESTIGATION DURING FEMTOSECOND PULSED LASER DEPOSITION OF NANO-STRUCTURED METAL-DOPED DIAMOND-LIKE CARBON FILMS</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-009-9097-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD3WQF3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailli&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R17GSBN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Yves Fillit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4325-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q08C72SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZM839NH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrelie F." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet C." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolski K." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillit R.Y." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZB8WGQ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT232HP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Donnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-530RD65J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00106976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai-Benchikh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Wolski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rogemond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Subtil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142211v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh &#201;pouse Sba&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-009-9097-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD3WQF3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailli&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R17GSBN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Yves Fillit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4325-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q08C72SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZM839NH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrelie F." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet C." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolski K." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillit R.Y." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZB8WGQ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT232HP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Donnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-530RD65J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Wolski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rogemond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00106976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai-Benchikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Subtil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142211v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh &#201;pouse Sba&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>