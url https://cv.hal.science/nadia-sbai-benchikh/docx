--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1479,277 +1479,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, electrical and structural investigations of nanostructured coatings of metal-incorporated amorphous carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Donnet</w:t>
+                <w:t xml:space="preserve">NANO-STRUCTURED COATINGS OF METAL CONTAINING DIAMOND-LIKE CARBON FILMS DEPOSITED BY FEMTOSECOND PULSED LASER ABLATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zeinert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Wolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Yves Fillit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">e-MRS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.6272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00106976v1</w:t>
+                <w:t xml:space="preserve">ujm-00356345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NANO-STRUCTURED COATINGS OF METAL CONTAINING DIAMOND-LIKE CARBON FILMS DEPOSITED BY FEMTOSECOND PULSED LASER ABLATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benchikh</w:t>
+                <w:t xml:space="preserve">Optical, electrical and structural investigations of nanostructured coatings of metal-incorporated amorphous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sbai-Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René-Yves Fillit</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rogemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zeinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.6272</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356345v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00106976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite tantalum - carbonbased films depositedby femtosecond pulsed laser ablation</w:t>
               </w:r>
@@ -1971,273 +1971,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00170156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material transfer phenomena during friction of metal-doped ta-C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma plume investigation during femtosecond Pulsed Laser Deposition of Pure Diamond-Like Carbon Films and Nano-structured Diamond-Like Carbon Films containing metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Belin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF 2005, International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, San Diego, United States</w:t>
+              <w:t xml:space="preserve">e-MRS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356347v1</w:t>
+                <w:t xml:space="preserve">ujm-00356338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma plume investigation during femtosecond Pulsed Laser Deposition of Pure Diamond-Like Carbon Films and Nano-structured Diamond-Like Carbon Films containing metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material transfer phenomena during friction of metal-doped ta-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-MRS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICMCTF 2005, International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356338v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASMA INVESTIGATION DURING FEMTOSECOND PULSED LASER DEPOSITION OF NANO-STRUCTURED METAL-DOPED DIAMOND-LIKE CARBON FILMS</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-009-9097-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD3WQF3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailli&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R17GSBN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Yves Fillit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4325-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q08C72SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZM839NH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrelie F." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet C." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolski K." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillit R.Y." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZB8WGQ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT232HP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Donnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-530RD65J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Wolski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rogemond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00106976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai-Benchikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Subtil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142211v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh &#201;pouse Sba&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blondeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Veron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-009-9097-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD3WQF3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zeinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cailli&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.01.036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R17GSBN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Yves Fillit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4325-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q08C72SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZM839NH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benchikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sba&#239;-Benchikh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrelie F." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet C." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolski K." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillit R.Y." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.11.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZB8WGQ0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT232HP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Donnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.07.161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-530RD65J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Wolski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rogemond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00106976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbai-Benchikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogemond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Subtil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142211v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benchikh &#201;pouse Sba&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>