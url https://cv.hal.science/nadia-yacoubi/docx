--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -674,217 +674,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards solving the Cold Start and Explainability Challenges in Recommender Systems Using Knowledge Graphs and User Demographics Data</w:t>
+                <w:t xml:space="preserve">Path-Based Explanations for Knowledge Graph-Driven Course Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Hadj Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Kodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st Conference on Cooperative Information Systems (COOPIS'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385642v1</w:t>
+                <w:t xml:space="preserve">hal-05385586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-Based Explanations for Knowledge Graph-Driven Course Recommendation</w:t>
+                <w:t xml:space="preserve">Towards solving the Cold Start and Explainability Challenges in Recommender Systems Using Knowledge Graphs and User Demographics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Hadj Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Kodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st Conference on Cooperative Information Systems (COOPIS'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385586v1</w:t>
+                <w:t xml:space="preserve">hal-05385642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t>
               </w:r>
@@ -1201,243 +1201,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
+                <w:t xml:space="preserve">Multi-Level Visual Tours of Weather Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seventh International Workshop on the Visualization and Interaction for Ontologies and Linked Data (VOILA) co-located with the 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619869v1</w:t>
+                <w:t xml:space="preserve">hal-03890035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Visual Tours of Weather Linked Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Graux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh International Workshop on the Visualization and Interaction for Ontologies and Linked Data (VOILA) co-located with the 21st International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890035v1</w:t>
+                <w:t xml:space="preserve">hal-03619869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t>
               </w:r>
@@ -1706,64 +1706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1849,64 +1849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,51 +2133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0DCA29A"/>
+    <w:nsid w:val="9ABFE6B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2364,51 +2364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-yacoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6132-8718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146361040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isg.rnu.tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Medini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Hadj Boubaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kodia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Figueroa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47112-4_30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03894077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Knani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405986" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03888167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-yacoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6132-8718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146361040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isg.rnu.tn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Medini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Hadj Boubaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kodia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Figueroa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47112-4_30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03894077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Knani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405986" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03888167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>