--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -2133,51 +2133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ABFE6B6"/>
+    <w:nsid w:val="CD6DF5C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>