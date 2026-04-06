--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia Benahmed </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Hors Classe (CRHC).UMR RECOVER - INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 191, pp.107850. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Three Fine Grains Infiltration Techniques to Re–Fill Granular Materials Eroded by Suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 153 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-025-02271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of gap-graded soils under triaxial compression and extension loading paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.3811-3834. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-025-02600-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MICROMECHANICS-BASED CLASSIFICATION OF THE REGIMES DELINEATING THE BEHAVIOUR OF GAP-GRADED SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106165. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil surface erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation des propriétés physiques et mécaniques du sable de Fontainebleau NE34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.6. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02464-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying effect on the microstructure of compacted salted silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.20.P.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting-drying cycle effect on the compressibility of lime-treated soil accounting for wetting fluid nature and aggregate size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.106778. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microstructure and water retention property of a lime-treated saline soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.319-326. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-021-01218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining osmotic suction through electrical conductivity for unsaturated low-plasticity soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1946-1955. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of salt solution on the optimum lime contents of bentonite and silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-022-01488-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity Assessment for Salted Soil Considering Both Dissolved and Precipitated Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive response predictions of both dense and loose soils with a discrete element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Darve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2021.104161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the compaction behaviour, matric suction, stiffness and microstructure of a silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.855-863. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the salinity effect on water retention property and microstructure changes along water retention curves for lime-treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and microstructure for a lime-treated silt subjected to wetting-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293 (106334), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the liquid limit of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bessaies Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 p., tabl., graph., photos, bibliogr. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-020-01092-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mineralogy and microstructure of a lime-treated silty soil during curing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6/03044. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.19.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 54 (2), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete numerical modeling of loose soil with spherical particles and interparticle rolling friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Aboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.15.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the effects of low plastic fines content on the behaviour of sand/silt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.109-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing Hole Erosion Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental geomechanics: a laboratory study on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.668031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing hole erosion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.667667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du renard hydraulique et interprétation de l'essai d'érosion de trou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of piping erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Mecanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.555 - 559. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading path on the undrained behaviour of a medium loose sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V De Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (1), pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of soil subjected to suffusion using fine injection techniquescombined experimental and numerical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chongqing, China. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the fines content on stress fluctuations in bi-disperse granular mixtures during triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pouragha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Doa, India. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, pp.10009, 2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202534010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Eroded Granular Materials Through Fine Grains Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012124, 2025, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grain Dispersion Behavior in 3D Spherical Packing-Numerical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012086, 2025, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities. Booklet of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN GeoMech/INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme XP P94-065 – Sols : reconnaissance et essais - Hole Erosion Test - Principe et méthode d'essai en laboratoire pour la détermination des caractéristiques de résistance à l'érosion de conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwadoud Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai d'érosion de conduit HET, Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees, intermediate Report of the european working group of ICOLD, no 114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface erosion: influence of soil properties on the erosion resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil's Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of EWG-IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil’s Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-IE: European Working Group on Internal Erosion 26th Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milano, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion, ICSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equivalent intergranular void ratio - Application to the instability and the critical state of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Mechanics of Granular Media-Powder and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.04, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of erosion by suffusion at the micro-macro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Diaz Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders & Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Analysis of the Effect of Suffusion on Soil Mechanical Properties. Bifurcation and Degradation of Geomaterials with Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Bifurcation and Degradation in Geomaterials - IWBDG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate size effect on the water retention properties of a lime-treated compacted silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils E-UNSAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the mechanical response of soils subjected to suffusion based on a micro-hydromechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Geomaterials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fines content on the onset of instability and critical state line of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung‐kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2014, 10th International Workshop on Bifurcation and Degradation in Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13506-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation du risque de liquéfaction sous sollicitation sismique d'ouvrages hydrauliques en remblai existants ou projetés en basse vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bambara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion of cohesive soils: laboratory parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Internal Erosion Phenomena with the BioGrout process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Conference on Soil Mechanics and Geotechnical Engineering (ECSMGE 2011), Athens, GRC, 12-15 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.1079-1084, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-801-4-1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different sample preparation methods on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2011 9th International Workshop on Bifurcation and Degradation in Geomaterials, Porquerolles Island, France, 23-26 May 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures: inferring erosion rates from hole erosion tests and quantifying the failure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of erodibility of cohesive soils using Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Embankment Dams, Grenada, ESP, 12-14 April 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion in hydraulic works: laboratory tests, procedure and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Dams and Foundations, St-Petersburg, RUS, 27-29 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion Interne dans les ouvrages hydrauliques: essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Comité Français de Mécanique des sols (CFMS), Paris, 9 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the erodibility of soil materials constituting earth embankments: a key input for dams and levees safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro 2009, Lyon, 26-28 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Procedure and Experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur l'Érosion Interne dans les Ouvrages Hydrauliques, Aix-les-Bains, 3-4 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of field and laboratory-derived shear wave velocity profiles in Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Deformation Characteristics of Geomaterials, Atlanta, USA, 21-24 September 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Erosion for Cohesive Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the European Working Group of ICOLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freising, Germany. pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Rencontres Universitaires de Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic criteria for internal erosion in cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Working Group on internal erosion in embankment dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de liquéfaction et structure des sables lâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque national AFPS 2007, Ecole centrale Paris, Châtenay Malabry, 4-6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of destructuration of bothkennar clay using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Soft Soil Engineering 2006, Vancouver, British Columbia, Canada, October 04-06 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling of the Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Amsterdam, Netherlands. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of controlled destructuring on the small strain shear stiffness Go of Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muir Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical symposium in Roma, a symposium to celebrate Prof. Tatsuoka's 60 th birthday, Roma, Italy, March 16-17 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project WP 3: Reliability of Urban Flood Defences. D3.1 Guidance on improved performance of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project. Action 3.1.1- Internal erosion Comprehensive Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERINOH, Érosion Interne dans les Ouvrages Hydrauliques, Essais de laboratoire, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reiffsteck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Physical processes and tools for levee assessment and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veylon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Levee Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIA, pp.759-988, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated Leak Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion in Geomechanics Applied to Dams en Levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.271-341, 2013, 978-1-84821-409-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Tests: Hole Erosion Test (HET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLD Bulletin on Internal Erosion of Dams, Dikes and Their Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOLD, pp.9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated leak erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion of Geomaterials, Bonelli S. (ed.), Wiley/ISTE, Londres,2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion par écoulement localisé dans un conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érosion des géomatériaux, Bonelli S. (Ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications, pp.35, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bender elements in the assessment of disturbance of soft clay samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geophysical Site Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2008, 978-0-415-46936-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia Benahmed </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Hors Classe (CRHC).UMR RECOVER - INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Three Fine Grains Infiltration Techniques to Re–Fill Granular Materials Eroded by Suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 153 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-025-02271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 191, pp.107850. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of gap-graded soils under triaxial compression and extension loading paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.3811-3834. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-025-02600-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02464-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MICROMECHANICS-BASED CLASSIFICATION OF THE REGIMES DELINEATING THE BEHAVIOUR OF GAP-GRADED SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106165. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil surface erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation des propriétés physiques et mécaniques du sable de Fontainebleau NE34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.6. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying effect on the microstructure of compacted salted silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.20.P.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microstructure and water retention property of a lime-treated saline soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.319-326. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-021-01218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting-drying cycle effect on the compressibility of lime-treated soil accounting for wetting fluid nature and aggregate size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.106778. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining osmotic suction through electrical conductivity for unsaturated low-plasticity soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1946-1955. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of salt solution on the optimum lime contents of bentonite and silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-022-01488-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive response predictions of both dense and loose soils with a discrete element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Darve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2021.104161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity Assessment for Salted Soil Considering Both Dissolved and Precipitated Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the compaction behaviour, matric suction, stiffness and microstructure of a silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.855-863. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the salinity effect on water retention property and microstructure changes along water retention curves for lime-treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and microstructure for a lime-treated silt subjected to wetting-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293 (106334), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mineralogy and microstructure of a lime-treated silty soil during curing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6/03044. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the liquid limit of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bessaies Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 p., tabl., graph., photos, bibliogr. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-020-01092-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.19.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 54 (2), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete numerical modeling of loose soil with spherical particles and interparticle rolling friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Aboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.15.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the effects of low plastic fines content on the behaviour of sand/silt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.109-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental geomechanics: a laboratory study on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.668031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing Hole Erosion Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing hole erosion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.667667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du renard hydraulique et interprétation de l'essai d'érosion de trou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of piping erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Mecanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.555 - 559. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading path on the undrained behaviour of a medium loose sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V De Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (1), pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the fines content on stress fluctuations in bi-disperse granular mixtures during triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pouragha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Doa, India. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, pp.10009, 2025, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202534010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of soil subjected to suffusion using fine injection techniquescombined experimental and numerical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chongqing, China. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Eroded Granular Materials Through Fine Grains Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012124, 2025, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grain Dispersion Behavior in 3D Spherical Packing-Numerical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012086, 2025, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities. Booklet of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN GeoMech/INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme XP P94-065 – Sols : reconnaissance et essais - Hole Erosion Test - Principe et méthode d'essai en laboratoire pour la détermination des caractéristiques de résistance à l'érosion de conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwadoud Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai d'érosion de conduit HET, Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees, intermediate Report of the european working group of ICOLD, no 114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface erosion: influence of soil properties on the erosion resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil's Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of EWG-IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion, ICSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil’s Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-IE: European Working Group on Internal Erosion 26th Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milano, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of erosion by suffusion at the micro-macro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Diaz Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders & Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Analysis of the Effect of Suffusion on Soil Mechanical Properties. Bifurcation and Degradation of Geomaterials with Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Bifurcation and Degradation in Geomaterials - IWBDG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08014, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equivalent intergranular void ratio - Application to the instability and the critical state of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Mechanics of Granular Media-Powder and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.04, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate size effect on the water retention properties of a lime-treated compacted silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils E-UNSAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the mechanical response of soils subjected to suffusion based on a micro-hydromechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Geomaterials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fines content on the onset of instability and critical state line of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung‐kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2014, 10th International Workshop on Bifurcation and Degradation in Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13506-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation du risque de liquéfaction sous sollicitation sismique d'ouvrages hydrauliques en remblai existants ou projetés en basse vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bambara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion of cohesive soils: laboratory parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different sample preparation methods on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2011 9th International Workshop on Bifurcation and Degradation in Geomaterials, Porquerolles Island, France, 23-26 May 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Internal Erosion Phenomena with the BioGrout process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Conference on Soil Mechanics and Geotechnical Engineering (ECSMGE 2011), Athens, GRC, 12-15 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.1079-1084, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-801-4-1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of erodibility of cohesive soils using Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Embankment Dams, Grenada, ESP, 12-14 April 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures: inferring erosion rates from hole erosion tests and quantifying the failure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the erodibility of soil materials constituting earth embankments: a key input for dams and levees safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro 2009, Lyon, 26-28 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion in hydraulic works: laboratory tests, procedure and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Dams and Foundations, St-Petersburg, RUS, 27-29 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion Interne dans les ouvrages hydrauliques: essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Comité Français de Mécanique des sols (CFMS), Paris, 9 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Procedure and Experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur l'Érosion Interne dans les Ouvrages Hydrauliques, Aix-les-Bains, 3-4 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of field and laboratory-derived shear wave velocity profiles in Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Deformation Characteristics of Geomaterials, Atlanta, USA, 21-24 September 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Erosion for Cohesive Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the European Working Group of ICOLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freising, Germany. pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic criteria for internal erosion in cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Working Group on internal erosion in embankment dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Rencontres Universitaires de Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de liquéfaction et structure des sables lâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque national AFPS 2007, Ecole centrale Paris, Châtenay Malabry, 4-6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of controlled destructuring on the small strain shear stiffness Go of Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muir Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical symposium in Roma, a symposium to celebrate Prof. Tatsuoka's 60 th birthday, Roma, Italy, March 16-17 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of destructuration of bothkennar clay using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Soft Soil Engineering 2006, Vancouver, British Columbia, Canada, October 04-06 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling of the Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Amsterdam, Netherlands. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project WP 3: Reliability of Urban Flood Defences. D3.1 Guidance on improved performance of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project. Action 3.1.1- Internal erosion Comprehensive Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERINOH, Érosion Interne dans les Ouvrages Hydrauliques, Essais de laboratoire, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reiffsteck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Physical processes and tools for levee assessment and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veylon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Levee Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIA, pp.759-988, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated Leak Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion in Geomechanics Applied to Dams en Levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.271-341, 2013, 978-1-84821-409-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Tests: Hole Erosion Test (HET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLD Bulletin on Internal Erosion of Dams, Dikes and Their Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOLD, pp.9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated leak erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion of Geomaterials, Bonelli S. (ed.), Wiley/ISTE, Londres,2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion par écoulement localisé dans un conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érosion des géomatériaux, Bonelli S. (Ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications, pp.35, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bender elements in the assessment of disturbance of soft clay samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geophysical Site Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2008, 978-0-415-46936-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adesina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02600-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03573083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ying" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.20.P.319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01218-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.12.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01488-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836800v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03602922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03667746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106334" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies Bey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01092-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019503044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aboul Hosn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2017.11.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Aboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0687-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR3R8VL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Gennaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ternat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Diaz Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Cui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602539v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung&#8208;kien Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13506-9_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Van" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Ham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blauw" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Regazzoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F.T. Nash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sukolrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lings" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muir Wood" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600689v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Ham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Mayne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adesina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02600-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03573083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ying" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.20.P.319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01218-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.12.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01488-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836800v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03602922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03667746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106334" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019503044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies Bey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01092-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aboul Hosn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2017.11.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Aboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0687-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR3R8VL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Gennaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ternat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Diaz Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Cui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung&#8208;kien Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13506-9_17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Van" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Ham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blauw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1079" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596601v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Regazzoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F.T. Nash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sukolrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lings" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muir Wood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600689v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Ham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Mayne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>