--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia Benahmed </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Hors Classe (CRHC).UMR RECOVER - INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Three Fine Grains Infiltration Techniques to Re–Fill Granular Materials Eroded by Suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 153 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-025-02271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 191, pp.107850. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of gap-graded soils under triaxial compression and extension loading paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.3811-3834. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-025-02600-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02464-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MICROMECHANICS-BASED CLASSIFICATION OF THE REGIMES DELINEATING THE BEHAVIOUR OF GAP-GRADED SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106165. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil surface erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation des propriétés physiques et mécaniques du sable de Fontainebleau NE34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.6. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying effect on the microstructure of compacted salted silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.20.P.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microstructure and water retention property of a lime-treated saline soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.319-326. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-021-01218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting-drying cycle effect on the compressibility of lime-treated soil accounting for wetting fluid nature and aggregate size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.106778. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining osmotic suction through electrical conductivity for unsaturated low-plasticity soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1946-1955. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of salt solution on the optimum lime contents of bentonite and silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-022-01488-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive response predictions of both dense and loose soils with a discrete element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Darve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2021.104161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity Assessment for Salted Soil Considering Both Dissolved and Precipitated Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the compaction behaviour, matric suction, stiffness and microstructure of a silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.855-863. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the salinity effect on water retention property and microstructure changes along water retention curves for lime-treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and microstructure for a lime-treated silt subjected to wetting-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293 (106334), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mineralogy and microstructure of a lime-treated silty soil during curing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6/03044. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the liquid limit of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bessaies Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 p., tabl., graph., photos, bibliogr. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-020-01092-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.19.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 54 (2), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete numerical modeling of loose soil with spherical particles and interparticle rolling friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Aboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.15.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the effects of low plastic fines content on the behaviour of sand/silt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.109-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental geomechanics: a laboratory study on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.668031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing Hole Erosion Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing hole erosion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.667667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du renard hydraulique et interprétation de l'essai d'érosion de trou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of piping erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Mecanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.555 - 559. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading path on the undrained behaviour of a medium loose sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V De Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (1), pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the fines content on stress fluctuations in bi-disperse granular mixtures during triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pouragha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Doa, India. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, pp.10009, 2025, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202534010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of soil subjected to suffusion using fine injection techniquescombined experimental and numerical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chongqing, China. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Eroded Granular Materials Through Fine Grains Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012124, 2025, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grain Dispersion Behavior in 3D Spherical Packing-Numerical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012086, 2025, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities. Booklet of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN GeoMech/INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme XP P94-065 – Sols : reconnaissance et essais - Hole Erosion Test - Principe et méthode d'essai en laboratoire pour la détermination des caractéristiques de résistance à l'érosion de conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwadoud Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai d'érosion de conduit HET, Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees, intermediate Report of the european working group of ICOLD, no 114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface erosion: influence of soil properties on the erosion resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil's Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of EWG-IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion, ICSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil’s Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-IE: European Working Group on Internal Erosion 26th Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milano, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of erosion by suffusion at the micro-macro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Diaz Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders & Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Analysis of the Effect of Suffusion on Soil Mechanical Properties. Bifurcation and Degradation of Geomaterials with Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Bifurcation and Degradation in Geomaterials - IWBDG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08014, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equivalent intergranular void ratio - Application to the instability and the critical state of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Mechanics of Granular Media-Powder and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.04, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate size effect on the water retention properties of a lime-treated compacted silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils E-UNSAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the mechanical response of soils subjected to suffusion based on a micro-hydromechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Geomaterials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fines content on the onset of instability and critical state line of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung‐kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2014, 10th International Workshop on Bifurcation and Degradation in Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13506-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation du risque de liquéfaction sous sollicitation sismique d'ouvrages hydrauliques en remblai existants ou projetés en basse vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bambara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion of cohesive soils: laboratory parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different sample preparation methods on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2011 9th International Workshop on Bifurcation and Degradation in Geomaterials, Porquerolles Island, France, 23-26 May 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Internal Erosion Phenomena with the BioGrout process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Conference on Soil Mechanics and Geotechnical Engineering (ECSMGE 2011), Athens, GRC, 12-15 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.1079-1084, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-801-4-1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of erodibility of cohesive soils using Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Embankment Dams, Grenada, ESP, 12-14 April 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures: inferring erosion rates from hole erosion tests and quantifying the failure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the erodibility of soil materials constituting earth embankments: a key input for dams and levees safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro 2009, Lyon, 26-28 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion in hydraulic works: laboratory tests, procedure and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Dams and Foundations, St-Petersburg, RUS, 27-29 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion Interne dans les ouvrages hydrauliques: essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Comité Français de Mécanique des sols (CFMS), Paris, 9 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Procedure and Experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur l'Érosion Interne dans les Ouvrages Hydrauliques, Aix-les-Bains, 3-4 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of field and laboratory-derived shear wave velocity profiles in Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Deformation Characteristics of Geomaterials, Atlanta, USA, 21-24 September 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Erosion for Cohesive Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the European Working Group of ICOLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freising, Germany. pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic criteria for internal erosion in cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Working Group on internal erosion in embankment dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Rencontres Universitaires de Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de liquéfaction et structure des sables lâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque national AFPS 2007, Ecole centrale Paris, Châtenay Malabry, 4-6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of controlled destructuring on the small strain shear stiffness Go of Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muir Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical symposium in Roma, a symposium to celebrate Prof. Tatsuoka's 60 th birthday, Roma, Italy, March 16-17 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of destructuration of bothkennar clay using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Soft Soil Engineering 2006, Vancouver, British Columbia, Canada, October 04-06 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling of the Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Amsterdam, Netherlands. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project WP 3: Reliability of Urban Flood Defences. D3.1 Guidance on improved performance of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project. Action 3.1.1- Internal erosion Comprehensive Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERINOH, Érosion Interne dans les Ouvrages Hydrauliques, Essais de laboratoire, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reiffsteck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Physical processes and tools for levee assessment and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veylon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Levee Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIA, pp.759-988, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated Leak Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion in Geomechanics Applied to Dams en Levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.271-341, 2013, 978-1-84821-409-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Tests: Hole Erosion Test (HET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLD Bulletin on Internal Erosion of Dams, Dikes and Their Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOLD, pp.9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated leak erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion of Geomaterials, Bonelli S. (ed.), Wiley/ISTE, Londres,2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion par écoulement localisé dans un conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érosion des géomatériaux, Bonelli S. (Ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications, pp.35, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bender elements in the assessment of disturbance of soft clay samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geophysical Site Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2008, 978-0-415-46936-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadia Benahmed </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Hors Classe (CRHC).UMR RECOVER - INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic retention model for fine sand infiltration in granular filters based on experimental and numerical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-026-02974-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Three Fine Grains Infiltration Techniques to Re–Fill Granular Materials Eroded by Suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 153 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-025-02271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of gap-graded soils under triaxial compression and extension loading paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.3811-3834. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-025-02600-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.107850. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zezhi Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MICROMECHANICS-BASED CLASSIFICATION OF THE REGIMES DELINEATING THE BEHAVIOUR OF GAP-GRADED SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106165. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying soil surface erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation des propriétés physiques et mécaniques du sable de Fontainebleau NE34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.6. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02464-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying effect on the microstructure of compacted salted silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.20.P.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting-drying cycle effect on the compressibility of lime-treated soil accounting for wetting fluid nature and aggregate size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.106778. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microstructure and water retention property of a lime-treated saline soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.319-326. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-021-01218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining osmotic suction through electrical conductivity for unsaturated low-plasticity soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.1946-1955. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of salt solution on the optimum lime contents of bentonite and silt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-022-01488-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive response predictions of both dense and loose soils with a discrete element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Darve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2021.104161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity Assessment for Salted Soil Considering Both Dissolved and Precipitated Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the compaction behaviour, matric suction, stiffness and microstructure of a silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.855-863. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the salinity effect on water retention property and microstructure changes along water retention curves for lime-treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and microstructure for a lime-treated silt subjected to wetting-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293 (106334), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of small strain shear modulus and suction for a lime-treated silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgeot.18.T.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mineralogy and microstructure of a lime-treated silty soil during curing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6/03044. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity effect on the liquid limit of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Ying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Bessaies Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 p., tabl., graph., photos, bibliogr. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-020-01092-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage behaviour of a compacted lime-treated clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.19.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical model involving partial fluid-solid coupling to describe suffusion effects in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for determining the small-strain shear modulus of soil using the bender elements technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 54 (2), pp.280-289. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cgj-2016-0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on the compressibility and air permeability of lime-treated fine-grained soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.167 - 172. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete numerical modeling of loose soil with spherical particles and interparticle rolling friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Aboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0687-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in thermal conductivity, suction and microstructure of a compacted lime-treated silty soil during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.114-121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aggregate size on water retention capacity and microstructure of lime-treated silty soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaosheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.15.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the effects of low plastic fines content on the behaviour of sand/silt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.109-128. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental geomechanics: a laboratory study on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.668031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing Hole Erosion Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing hole erosion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2012.667667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du renard hydraulique et interprétation de l'essai d'érosion de trou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of piping erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. R. Mecanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.555 - 559. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading path on the undrained behaviour of a medium loose sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V De Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dupla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (1), pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of soil subjected to suffusion using fine injection techniquescombined experimental and numerical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chongqing, China. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the fines content on stress fluctuations in bi-disperse granular mixtures during triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pouragha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Doa, India. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, pp.10009, 2025, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202534010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Eroded Granular Materials Through Fine Grains Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012124, 2025, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grain Dispersion Behavior in 3D Spherical Packing-Numerical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1480 (1), pp.012086, 2025, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities. Booklet of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN GeoMech/INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme XP P94-065 – Sols : reconnaissance et essais - Hole Erosion Test - Principe et méthode d'essai en laboratoire pour la détermination des caractéristiques de résistance à l'érosion de conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwadoud Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai d'érosion de conduit HET, Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees, intermediate Report of the european working group of ICOLD, no 114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil surface erosion: influence of soil properties on the erosion resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil's Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of EWG-IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suffusion on physical properties and mechanical behavior of granular soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Scour and Erosion, ICSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Suffusion on the Soil’s Mechanical Behavior: Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Doan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-IE: European Working Group on Internal Erosion 26th Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Milano, Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08014, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equivalent intergranular void ratio - Application to the instability and the critical state of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Mechanics of Granular Media-Powder and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.04, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of erosion by suffusion at the micro-macro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Diaz Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders & Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Analysis of the Effect of Suffusion on Soil Mechanical Properties. Bifurcation and Degradation of Geomaterials with Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Bifurcation and Degradation in Geomaterials - IWBDG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate size effect on the water retention properties of a lime-treated compacted silt during curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Unsaturated Soils E-UNSAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the mechanical response of soils subjected to suffusion based on a micro-hydromechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodaina Aboul Hosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chareyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Geomaterials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fines content on the onset of instability and critical state line of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung‐kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2014, 10th International Workshop on Bifurcation and Degradation in Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13506-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première caractérisation du risque de liquéfaction sous sollicitation sismique d'ouvrages hydrauliques en remblai existants ou projetés en basse vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bambara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion of cohesive soils: laboratory parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Internal Erosion Phenomena with the BioGrout process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Conference on Soil Mechanics and Geotechnical Engineering (ECSMGE 2011), Athens, GRC, 12-15 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.1079-1084, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-801-4-1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different sample preparation methods on the behaviour of granular material using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2011 9th International Workshop on Bifurcation and Degradation in Geomaterials, Porquerolles Island, France, 23-26 May 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piping flow erosion in water retaining structures: inferring erosion rates from hole erosion tests and quantifying the failure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of erodibility of cohesive soils using Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Embankment Dams, Grenada, ESP, 12-14 April 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal erosion in hydraulic works: laboratory tests, procedure and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Workshop on Internal Erosion in Dams and Foundations, St-Petersburg, RUS, 27-29 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion Interne dans les ouvrages hydrauliques: essais de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Comité Français de Mécanique des sols (CFMS), Paris, 9 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the erodibility of soil materials constituting earth embankments: a key input for dams and levees safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Regazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro 2009, Lyon, 26-28 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hole Erosion Test: Procedure and Experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur l'Érosion Interne dans les Ouvrages Hydrauliques, Aix-les-Bains, 3-4 juillet 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of field and laboratory-derived shear wave velocity profiles in Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Deformation Characteristics of Geomaterials, Atlanta, USA, 21-24 September 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Erosion for Cohesive Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the European Working Group of ICOLD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freising, Germany. pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic criteria for internal erosion in cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Working Group on internal erosion in embankment dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Rencontres Universitaires de Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de liquéfaction et structure des sables lâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque national AFPS 2007, Ecole centrale Paris, Châtenay Malabry, 4-6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of destructuration of bothkennar clay using bender elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Soft Soil Engineering 2006, Vancouver, British Columbia, Canada, October 04-06 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling of the Hole Erosion Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brivois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Amsterdam, Netherlands. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of controlled destructuring on the small strain shear stiffness Go of Bothkennar clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Lings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muir Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical symposium in Roma, a symposium to celebrate Prof. Tatsuoka's 60 th birthday, Roma, Italy, March 16-17 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brunier-Coulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project WP 3: Reliability of Urban Flood Defences. D3.1 Guidance on improved performance of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project. Action 3.1.1- Internal erosion Comprehensive Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ERINOH, Érosion Interne dans les Ouvrages Hydrauliques, Essais de laboratoire, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reiffsteck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8 Physical processes and tools for levee assessment and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veylon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Levee Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIA, pp.759-988, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated Leak Erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion in Geomechanics Applied to Dams en Levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.271-341, 2013, 978-1-84821-409-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Tests: Hole Erosion Test (HET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLD Bulletin on Internal Erosion of Dams, Dikes and Their Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOLD, pp.9, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated leak erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion of Geomaterials, Bonelli S. (ed.), Wiley/ISTE, Londres,2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE/Wiley, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion par écoulement localisé dans un conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érosion des géomatériaux, Bonelli S. (Ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications, pp.35, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bender elements in the assessment of disturbance of soft clay samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sukolrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F.T. Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geophysical Site Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2008, 978-0-415-46936-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ternat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adesina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02600-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03573083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ying" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.20.P.319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01218-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.12.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01488-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836800v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03602922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03667746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106334" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019503044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies Bey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01092-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aboul Hosn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2017.11.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Aboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0687-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR3R8VL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Gennaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ternat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Diaz Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Cui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung&#8208;kien Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13506-9_17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Van" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Ham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blauw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1079" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596601v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Regazzoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F.T. Nash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sukolrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589414v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lings" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muir Wood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600689v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Ham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591867v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Mayne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-026-02974-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adesina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02600-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03573083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Ying" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.20.P.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01218-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.12.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01488-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836800v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03602922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03667746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejiao Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.18.T.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019503044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies Bey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01092-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aboul Hosn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2017.11.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01778948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2017.08.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Aboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0687-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaosheng Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.01.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR3R8VL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Gennaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pouragha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ternat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608710v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Diaz Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Cui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung&#8208;kien Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13506-9_17" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Van" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Ham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blauw" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Latil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-1079" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Regazzoni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F.T. Nash" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ling" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sukolrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008261v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lings" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muir Wood" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600686v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Ham" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596300v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Huang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Mayne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>