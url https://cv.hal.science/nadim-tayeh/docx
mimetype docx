--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadim TAYEH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of QTL for resistance to Aphanomyces euteiches between pea, lentil, faba bean, and the model species Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Miteul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139, pp.2. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-025-05095-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of faba bean yield and yield stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elesandro Bornhofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troels Mouritzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ramsay Robertson-Shersby-Harvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Skovbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Square - Preprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-5363436/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of frost tolerance in Vicia faba reveals syntenic loci in cool-season legumes and highlights relevant candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.11.27.624268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">afila , the origin and nature of a major innovation in the history of pea breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M I Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (3), pp.1247-1261. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsiveness of the broad bean weevil, Bruchus rufimanus , to Vicia faba genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Dalbosco Dell'Aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (4), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The giant diploid faba genome unlocks variation in a global protein crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murukarthick Jayakodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka A Golicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia I Fechete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615, pp.652 - 659. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05791-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP discovery by exome capture and resequencing in a pea genetic resource collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.art. e100. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.art. 1191122. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1191122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a multi-environment trial and a diagnosis method to assess potential yield and main limiting factors of three highly different pea types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouviala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.art. 126823. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QTL approach in faba bean highlights the conservation of genetic control of frost tolerance among legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 970865. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.970865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avancées en génétique pour lutter contre les stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 492, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new genetic resources for faba bean (Vicia faba L.) breeding through the discovery of gene-based SNP markers and the construction of a high-density consensus map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6790. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63664-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel sources of resistance to seed weevils (bruchus spp.) in a faba bean germplasm collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PeaMUST project: defining ideotypes for the pea crop development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.D604. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie L’anthoëne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Roux-Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction in Pea: Effect of Marker Density and Training Population Size and Composition on Prediction Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools in pea breeding programs: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Warkentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density genetic map of the Medicago truncatula major freezing tolerance QTL on chromosome 6 reveals colinearity with a QTL related to freezing damage on Pisum sativum linkage group VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser N. Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemonde R. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Bluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9869-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tandem array of CBF/DREB1 genes is located in a major freezing tolerance QTL region on Medicago truncatula chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.814. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tandem array of CBF/DREB1 genes is located in a major freezing tolerance QTL region on Medicago truncatula chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser N. Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.814. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Ressources Biologiques PROTEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chabert-Martinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du département BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Verneuil sur Avre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la résistance aux pucerons Acyrthosiphon pisum et Aphis fabae au sein d’un panel de diversité génétique de la féverole (Vicia faba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés (réseau INRAE-SPE BAPOA), Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Scientific Research More Efficient through the Use of Ontologies: An Illustration through the Knowledge Graph Ortho_KB for translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoHarmonIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Comparative Genomics-Driven Knowledge Graph Framework for Translational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comparative Genomics Workshop, Jan 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Ontologies to Improve Translational Research: An Application in the Knowledge Graph Framework Ortho_KB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Systems Biology and Ontologies Workshop, Jan 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des graphes de connaissance pour dynamiser la recherche translationnelle chez les protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational genomics for identifying the biological functions linked to pulse stress resistance and adaptation to agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Inrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes originaires de l’Ancien Monde et d’Afrique intertropicale. Les lentilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une série de conférences et webinaires organisées par la SNHF sur le thème "D'où viennent nos légumes ". Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational genomics for identifying the biological functions linked to pulse stress resistance and adaptation to agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIBRUCHE : Validation des régions génomiques impliquées dans la resistance aux BRUCHES chez la féverole et identification des mécanismes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro®</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux bio-agresseurs rencontrés ces dernières années (bactériose, pucerons, viroses et bruches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CasDAR RésiLens, tout savoir sur le projet et sur la diversité génétique de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée lentille. Restitution de résultats du projet RésiLens. Organisé par le consortium projet CasDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique Shotgun des graines de féveroles : vers l’identification de protéines associées à la résistance aux bruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures, exemple de la lentille et biologie translationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique "amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production". Organisé conjointement par Le consortium PlantAlliance, les instituts Carnot Plant2Pro et Qualiment, les départements INRAE Transform, AlimH, Biologie et Amélioration des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'équipe ECP à l'innovation variétale (projets IVD (sélection assistée par marqueurs, programme féverole) et Specifics (speed breeding) ; ouverture aux nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoLeg, a graph database for translational research in pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work4Graph'Int Workshop. Organisé par Centres Automatisé de Traitement de l'Information (CATI) de l'INRAE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, 2021-12-10, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sequencing of the pea genome: opportunities for genomics-based breeding and translational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klein, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de Académie d’agriculture de France "Innovation en agriculture – réflexion sur le progrès"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état de la recherche sur les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «L'avenir des filières semences de légumineuses»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking cool-season grain legume breeding to the next level: the key role of the pea genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dan Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sequencing of the pea genome: opportunities for genomics-based breeding and translational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking cool-season grain legume breeding to the next level: the key role of the pea genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées en génomique légumineuses à graines et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Biologie et Amélioration des Plantes INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruchid resistance in pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de progrès génétique pour les légumineuses en Europe et en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Ghaouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois, espèce modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable, informative, cost-effective genotyping tools for the toolbox of grain legume breeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational research opportunities in grain legumes: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case study on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 Edition multisite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, Nice, Plouzané, Pointe à Pitre, Tours, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Sugio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case study on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 Edition multisite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, Nice,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; genome : a first overview of fabeae tribe using orthology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RésiLens: A research project aiming at identifying bruchid and root rot resistance sources in lentil (&amp;lt;em&amp;gt;Lens culinaris&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches towards the discovery of genes controlling yield in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Herbommez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019, Let's harness the potential of legumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAGoPEDE, a French breeding project to develop frost tolerant and FEVITA® &amp;lt;em&amp;gt;faba bean&amp;lt;/em&amp;gt; varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du génome pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rond-Coissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes ouvertes 2019 de l'Inra Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genotyping of pea and faba bean diversity panels using exome capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pea genome and after …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pea genome and after...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-concepdes variétés de féveroles à valeur nutritionnelle améliorée pour l'homme et l'animal : cible de la sélection réaliste, permise par la variabilité génétique disponible et par les outils moléculaires développés en appui à la selection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea Genomics : What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States. ASA CSSA SSSA Annual Meeting Presentations, 2016, ASA CSSA SSSA Annual Meeting Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide breeding for yield stability in spring pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Siol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Herbommez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Nationale d'Horticulture de France, pp.33-37, 2016, 978-2-913793-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the determinants of freezing tolerance in Medicago truncatula: a first step towards improving the response of crop legumes to freezing stress using translational genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Delbreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119409144.ch106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the determinants of freezing tolerance in Medicago truncatula: a first step towards improving the response of crop legumes to freezing stress using translational genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Delbreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Bruijn, Frans J., Wiley-Blackwell, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans du Département BAP, 14 décembre 2023 (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadim TAYEH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of QTL for resistance to Aphanomyces euteiches between pea, lentil, faba bean, and the model species Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Miteul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139, pp.2. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-025-05095-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genome assembly of the pea cultivar ‘Caméor’ provides resources for functional genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ávila Robledillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.04.01.645976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining phenomic and genomic selection for pea breeding improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Naudet-Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.08.06.668650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of faba bean yield and yield stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elesandro Bornhofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troels Mouritzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ramsay Robertson-Shersby-Harvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Skovbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Square - Preprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-5363436/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of frost tolerance in Vicia faba reveals syntenic loci in cool-season legumes and highlights relevant candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.11.27.624268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">afila , the origin and nature of a major innovation in the history of pea breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M I Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (3), pp.1247-1261. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The giant diploid faba genome unlocks variation in a global protein crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murukarthick Jayakodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka A Golicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia I Fechete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Čížková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615, pp.652 - 659. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05791-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP discovery by exome capture and resequencing in a pea genetic resource collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.art. e100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.art. 1191122. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1191122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a multi-environment trial and a diagnosis method to assess potential yield and main limiting factors of three highly different pea types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouviala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.art. 126823. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsiveness of the broad bean weevil, Bruchus rufimanus , to Vicia faba genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Dalbosco Dell'Aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (4), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QTL approach in faba bean highlights the conservation of genetic control of frost tolerance among legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 970865. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.970865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avancées en génétique pour lutter contre les stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 492, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new genetic resources for faba bean (Vicia faba L.) breeding through the discovery of gene-based SNP markers and the construction of a high-density consensus map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6790. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63664-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel sources of resistance to seed weevils (bruchus spp.) in a faba bean germplasm collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PeaMUST project: defining ideotypes for the pea crop development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.D604. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie L’anthoëne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Roux-Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction in Pea: Effect of Marker Density and Training Population Size and Composition on Prediction Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools in pea breeding programs: status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire G. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Warkentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density genetic map of the Medicago truncatula major freezing tolerance QTL on chromosome 6 reveals colinearity with a QTL related to freezing damage on Pisum sativum linkage group VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser N. Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemonde R. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Bluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-013-9869-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tandem array of CBF/DREB1 genes is located in a major freezing tolerance QTL region on Medicago truncatula chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.814. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tandem array of CBF/DREB1 genes is located in a major freezing tolerance QTL region on Medicago truncatula chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser N. Bahrman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.814. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la résistance aux pucerons Acyrthosiphon pisum et Aphis fabae au sein d’un panel de diversité génétique de la féverole (Vicia faba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Cloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés (réseau INRAE-SPE BAPOA), Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Scientific Research More Efficient through the Use of Ontologies: An Illustration through the Knowledge Graph Ortho_KB for translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoHarmonIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Ontologies to Improve Translational Research: An Application in the Knowledge Graph Framework Ortho_KB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Systems Biology and Ontologies Workshop, Jan 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Comparative Genomics-Driven Knowledge Graph Framework for Translational Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comparative Genomics Workshop, Jan 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Ressources Biologiques PROTEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chabert-Martinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du département BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Verneuil sur Avre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational genomics for identifying the biological functions linked to pulse stress resistance and adaptation to agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Inrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des graphes de connaissance pour dynamiser la recherche translationnelle chez les protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes originaires de l’Ancien Monde et d’Afrique intertropicale. Les lentilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une série de conférences et webinaires organisées par la SNHF sur le thème "D'où viennent nos légumes ". Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux bio-agresseurs rencontrés ces dernières années (bactériose, pucerons, viroses et bruches)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CasDAR RésiLens, tout savoir sur le projet et sur la diversité génétique de la lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée lentille. Restitution de résultats du projet RésiLens. Organisé par le consortium projet CasDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational genomics for identifying the biological functions linked to pulse stress resistance and adaptation to agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIBRUCHE : Validation des régions génomiques impliquées dans la resistance aux BRUCHES chez la féverole et identification des mécanismes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du Carnot Plant2Pro®</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures, exemple de la lentille et biologie translationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Scientifique "amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production". Organisé conjointement par Le consortium PlantAlliance, les instituts Carnot Plant2Pro et Qualiment, les départements INRAE Transform, AlimH, Biologie et Amélioration des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'équipe ECP à l'innovation variétale (projets IVD (sélection assistée par marqueurs, programme féverole) et Specifics (speed breeding) ; ouverture aux nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique Shotgun des graines de féveroles : vers l’identification de protéines associées à la résistance aux bruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoLeg, a graph database for translational research in pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work4Graph'Int Workshop. Organisé par Centres Automatisé de Traitement de l'Information (CATI) de l'INRAE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, 2021-12-10, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sequencing of the pea genome: opportunities for genomics-based breeding and translational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact de la génomique végétale sur l’innovation variétale : l’exemple du projet PeaMUST. Le génome du pois: vers de nouvelles strategies de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klein, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de Académie d’agriculture de France "Innovation en agriculture – réflexion sur le progrès"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking cool-season grain legume breeding to the next level: the key role of the pea genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dan Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état de la recherche sur les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «L'avenir des filières semences de légumineuses»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the sequencing of the pea genome: opportunities for genomics-based breeding and translational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking cool-season grain legume breeding to the next level: the key role of the pea genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées en génomique légumineuses à graines et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Biologie et Amélioration des Plantes INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruchid resistance in pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Raffiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pea genome and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de progrès génétique pour les légumineuses en Europe et en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Ghaouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois, espèce modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the genome sequence of pea : a tribute to Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case study on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 Edition multisite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, Nice, Plouzané, Pointe à Pitre, Tours, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational research opportunities in grain legumes: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Sugio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case study on grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 Edition multisite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, Nice,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable, informative, cost-effective genotyping tools for the toolbox of grain legume breeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; genome : a first overview of fabeae tribe using orthology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches towards the discovery of genes controlling yield in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Herbommez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019, Let's harness the potential of legumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du génome pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rond-Coissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes ouvertes 2019 de l'Inra Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAGoPEDE, a French breeding project to develop frost tolerant and FEVITA® &amp;lt;em&amp;gt;faba bean&amp;lt;/em&amp;gt; varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pea genome and after …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density genotyping of pea and faba bean diversity panels using exome capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pea genome and after...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RésiLens: A research project aiming at identifying bruchid and root rot resistance sources in lentil (&amp;lt;em&amp;gt;Lens culinaris&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-concepdes variétés de féveroles à valeur nutritionnelle améliorée pour l'homme et l'animal : cible de la sélection réaliste, permise par la variabilité génétique disponible et par les outils moléculaires développés en appui à la selection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea Genomics : What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States. ASA CSSA SSSA Annual Meeting Presentations, 2016, ASA CSSA SSSA Annual Meeting Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide breeding for yield stability in spring pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Siol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Herbommez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Meeting PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim N. Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Nationale d'Horticulture de France, pp.33-37, 2016, 978-2-913793-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the determinants of freezing tolerance in Medicago truncatula: a first step towards improving the response of crop legumes to freezing stress using translational genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Delbreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119409144.ch106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the determinants of freezing tolerance in Medicago truncatula: a first step towards improving the response of crop legumes to freezing stress using translational genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Delbreil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Bruijn, Frans J., Wiley-Blackwell, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans du Département BAP, 14 décembre 2023 (vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elesandro Bornhofen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Mouritzen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ramsay Robertson-Shersby-Harvie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Skovbjerg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5363436/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Dalbosco Dell'Aglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murukarthick Jayakodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A Golicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia I Fechete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05791-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1191122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouviala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Houtin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00941" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Warkentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemonde R. Devaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Bluteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9869-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC160F6D58C981B95FC3DC78DC49BE2BF002C3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bluteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-814" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut," TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dominguez-Munaiz," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ghaouti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790932v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928007v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herbommez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737579v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floriot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947580v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Herbommez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch106" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;vila Robledillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.01.645976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.06.668650" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elesandro Bornhofen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Mouritzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ramsay Robertson-Shersby-Harvie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Skovbjerg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5363436/v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murukarthick Jayakodi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A Golicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia I Fechete" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05791-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1191122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouviala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Dalbosco Dell'Aglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13277" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Houtin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Warkentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemonde R. Devaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Bluteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9869-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC160F6D58C981B95FC3DC78DC49BE2BF002C3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Bahrman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bluteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Floch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut," TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dominguez-Munaiz," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912264v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klein, Anthony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Ghaouti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222877v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herbommez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floriot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737584v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Herbommez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Delbreil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch106" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947631v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>