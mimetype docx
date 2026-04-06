--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -928,287 +928,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
+                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445914v1</w:t>
+                <w:t xml:space="preserve">hal-04223153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
+                <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-05ji5t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223153v1</w:t>
+                <w:t xml:space="preserve">hal-03445914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow of power-law fluids in concentric annuli: A full analytical approximate solution</w:t>
               </w:r>
@@ -2239,298 +2239,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared drying of water based varnish coated on elastomer substrate</w:t>
+                <w:t xml:space="preserve">Intrusive measurement of polymer flow temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Bideau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">J. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (12), pp.2806 - 2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.01.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986947v1</w:t>
+                <w:t xml:space="preserve">hal-01618610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusive measurement of polymer flow temperature</w:t>
+                <w:t xml:space="preserve">Infrared drying of water based varnish coated on elastomer substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Madec</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (12), pp.2806 - 2814. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.103-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.23839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618610v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorch arisen prediction through elastomer flow in extrusion die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,639 +2770,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
+                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987391v1</w:t>
+                <w:t xml:space="preserve">hal-00494503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
+                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494503v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
+                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987398v1</w:t>
+                <w:t xml:space="preserve">hal-00400177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00400177v1</w:t>
+                <w:t xml:space="preserve">hal-01987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and radiant drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Drying Behavior of Poly(vinyl alcohol) Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,425 +3984,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un écoulement complexe en vue de refroidir un outillage destiné à la mise en forme des matériaux composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Edelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">Lin Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-061⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902479-207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529112v1</w:t>
+                <w:t xml:space="preserve">hal-04294488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Qiao</w:t>
+                <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644902479-207⟩</w:t>
+              <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294488v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Etude expérimentale d'un écoulement complexe en vue de refroidir un outillage destiné à la mise en forme des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Guerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294495v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of curing temperature and pressure on the fatigue properties of carbon-black filled natural rubber: An analysis based on the sulfur network</w:t>
               </w:r>
@@ -4507,662 +4507,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal design methodology to hybrid manufacturing process of High Performance Thermoplastics Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204078v1</w:t>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption and quality-productivity compromise in rubber molding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Launay</w:t>
+                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarda</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-RUBBERCON 2020 Environment and Recycling: A Strategic Challenge for Rubber Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">DEPOS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447146v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Béreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polymer Processing Society, Sep 2021, Montréal, Canada. pp.040004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968772v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Thermal design methodology to hybrid manufacturing process of High Performance Thermoplastics Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.3677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
+                <w:t xml:space="preserve">hal-03204078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Energy consumption and quality-productivity compromise in rubber molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-RUBBERCON 2020 Environment and Recycling: A Strategic Challenge for Rubber Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452598v1</w:t>
+                <w:t xml:space="preserve">hal-03447146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des modèles historiques de cinétique de cuisson par mesures physico chimique et mécanique d’un réseau élastomère</w:t>
               </w:r>
@@ -5630,420 +5630,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Huou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+                <w:t xml:space="preserve">N. Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Madec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618744v1</w:t>
+                <w:t xml:space="preserve">hal-01837923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the rheological behavior of polypropylene/polyethylene extruded mixture using an instrumented die Determination of the optimum coupling agent content for composites based on hemp and high density polyethylene AIP Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
+              <w:t xml:space="preserve">The 32nd International Conference of the Polymer Processing Society PPS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France. pp.40005 - 50003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5016715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837923v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the rheological behavior of polypropylene/polyethylene extruded mixture using an instrumented die Determination of the optimum coupling agent content for composites based on hemp and high density polyethylene AIP Conference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Petit</w:t>
+                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Huou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd International Conference of the Polymer Processing Society PPS 32</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836974v1</w:t>
+                <w:t xml:space="preserve">hal-01618744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la distribution d’épaisseur d’une pièce thermoformée avec bullage d’un multicouche en ABS/PMMA</w:t>
               </w:r>
@@ -6271,51 +6271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du séchage d'un composite colle base aqueuse supporté par un film polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6329,51 +6329,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -6494,312 +6494,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement thermo-hydrique d'un vernis appliqué sur un élastomère et soumis à un rayonnement infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Bideau</w:t>
+                <w:t xml:space="preserve">Short infrared drying and crosslinking of water based varnish ciated on EPDM substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp 421-426</w:t>
+              <w:t xml:space="preserve">Colloque AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403971v1</w:t>
+                <w:t xml:space="preserve">hal-00403966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short infrared drying and crosslinking of water based varnish ciated on EPDM substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bideau</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement thermo-hydrique d'un vernis appliqué sur un élastomère et soumis à un rayonnement infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 94-95</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp 421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403966v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6837,77 +6837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,51 +7135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with constraints of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7230,64 +7230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international drying symposiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7325,64 +7325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7775,51 +7775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared drying of polyamide fibers and aqueous adhesive composite supported by a polymer film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,77 +7876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7964,77 +7964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base acqueuse. Partie I : Caractérisation des vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8324,51 +8324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadine.allanic@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2373-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadine.allanic@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2373-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>