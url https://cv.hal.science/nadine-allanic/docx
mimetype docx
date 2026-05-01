--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -300,391 +300,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
+                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.2300019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281468v1</w:t>
+                <w:t xml:space="preserve">hal-04294485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294485v1</w:t>
+                <w:t xml:space="preserve">hal-04061979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
+                <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+              <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061979v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse heat transfer optimization of stamping with over-molding process involving high performance thermoplastic composites: experimental validation</w:t>
               </w:r>
@@ -800,51 +800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐line melt temperature measurements for polymer injection molding through an instrumented annular duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -934,90 +934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1064,103 +1064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-line viscosity identification via thermal-rheological measurements in an annular duct for polymer processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,77 +1194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow of power-law fluids in concentric annuli: A full analytical approximate solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,51 +1458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a thermal Reduced Order Model with explicit dependence on viscosity for a generalized Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,51 +1510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.26 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (1), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2239,298 +2239,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusive measurement of polymer flow temperature</w:t>
+                <w:t xml:space="preserve">Infrared drying of water based varnish coated on elastomer substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Madec</w:t>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23839⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618610v1</w:t>
+                <w:t xml:space="preserve">hal-00986947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared drying of water based varnish coated on elastomer substrate</w:t>
+                <w:t xml:space="preserve">Intrusive measurement of polymer flow temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">J. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79, pp.103-110. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (12), pp.2806 - 2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.23839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986947v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Kinetic Analysis of Liquid Silicone Rubber</w:t>
               </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2659,90 +2659,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorch arisen prediction through elastomer flow in extrusion die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.197 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,639 +2770,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
+                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494503v1</w:t>
+                <w:t xml:space="preserve">hal-01987391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
+                <w:t xml:space="preserve">“Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (9), pp.2345-2355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987394v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of an effective water diffusion coefficient during infrared-convective drying of a polymer solution</w:t>
+                <w:t xml:space="preserve">Optimal constrained control of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.908-914</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01987391v1</w:t>
+                <w:t xml:space="preserve">hal-01987394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salagnac</w:t>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400177v1</w:t>
+                <w:t xml:space="preserve">hal-01987398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of infrared-convective drying of hydrous ferrous sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guézenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 187 (3), pp.280-288</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987398v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and radiant drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Drying Behavior of Poly(vinyl alcohol) Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3724,63 +3724,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Critical Heat Flux and Heat Transfers in a Confined Jet Impingement Boiling Cooling System</w:t>
+                <w:t xml:space="preserve">Optimizing Thermal Management with Regulated Jet Impingement Boiling Cooling and Transverse Airflow: A Parametric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Eddine Guerfi</w:t>
+                <w:t xml:space="preserve">Guerfi Djamel Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3799,118 +3799,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 Heat Transfer Summer Conference collocated with the ASME 2024 Fluids Engineering Division Summer Meeting and the ASME 2024 18th International Conference on Energy Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Anaheim, France. </w:t>
+              <w:t xml:space="preserve">The 9th World Congress on Momentum, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/HT2024-121973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/enfht24.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811586v1</w:t>
+                <w:t xml:space="preserve">hal-04699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Thermal Management with Regulated Jet Impingement Boiling Cooling and Transverse Airflow: A Parametric Analysis</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Critical Heat Flux and Heat Transfers in a Confined Jet Impingement Boiling Cooling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerfi Djamel Eddine</w:t>
+                <w:t xml:space="preserve">Djamel Eddine Guerfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3929,480 +3929,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th World Congress on Momentum, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ASME 2024 Heat Transfer Summer Conference collocated with the ASME 2024 Fluids Engineering Division Summer Meeting and the ASME 2024 18th International Conference on Energy Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/enfht24.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/HT2024-121973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699551v1</w:t>
+                <w:t xml:space="preserve">hal-04811586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale d'un écoulement complexe en vue de refroidir un outillage destiné à la mise en forme des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Guerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Qiao</w:t>
+                <w:t xml:space="preserve">Denis Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644902479-207⟩</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294488v1</w:t>
+                <w:t xml:space="preserve">hal-04529112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local power law versus a well-identified viscosity curve over a large shear rate range in thermorheology of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Lin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-126⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902479-207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294495v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un écoulement complexe en vue de refroidir un outillage destiné à la mise en forme des matériaux composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">De la thermique vers la rhéologie : caractérisation des matériaux non newtoniens via des événements thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, May 2023, Reims, France. </w:t>
+              <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529112v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of curing temperature and pressure on the fatigue properties of carbon-black filled natural rubber: An analysis based on the sulfur network</w:t>
               </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
@@ -4507,662 +4507,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Thermal design methodology to hybrid manufacturing process of High Performance Thermoplastics Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.3677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
+                <w:t xml:space="preserve">hal-03204078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+                <w:t xml:space="preserve">Energy consumption and quality-productivity compromise in rubber molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+              <w:t xml:space="preserve">e-RUBBERCON 2020 Environment and Recycling: A Strategic Challenge for Rubber Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968772v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of an Annular Geometry Compared to Cylindrical One in the Thermo-Rheological Analysis of a Polymer Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Béreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polymer Processing Society, Sep 2021, Montréal, Canada. pp.040004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal design methodology to hybrid manufacturing process of High Performance Thermoplastics Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEPOS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/esaform21.3677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03204078v1</w:t>
+                <w:t xml:space="preserve">hal-04968772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption and quality-productivity compromise in rubber molding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Launay</w:t>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-RUBBERCON 2020 Environment and Recycling: A Strategic Challenge for Rubber Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447146v1</w:t>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des modèles historiques de cinétique de cuisson par mesures physico chimique et mécanique d’un réseau élastomère</w:t>
               </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5286,51 +5286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of a concentric annular polymer flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,51 +5515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la viscosité d’un polymère en écoulement à l’aide d’un modèle réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,177 +5630,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Huou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Boyard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837923v1</w:t>
+                <w:t xml:space="preserve">hal-01618744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the rheological behavior of polypropylene/polyethylene extruded mixture using an instrumented die Determination of the optimum coupling agent content for composites based on hemp and high density polyethylene AIP Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa El Hajj Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5849,201 +5840,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd International Conference of the Polymer Processing Society PPS 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France. pp.40005 - 50003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5016715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts thermiques mis en jeu dans un procédé d’impression par dépôt de fil fondu de thermoplastiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal sensors to control polymer forming. Challenge and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Madec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618744v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la distribution d’épaisseur d’une pièce thermoformée avec bullage d’un multicouche en ABS/PMMA</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6193,51 +6193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International ESAFORM Conference on Material Forming – ESAFORM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.170033 - 60016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6271,51 +6271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du séchage d'un composite colle base aqueuse supporté par un film polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6494,312 +6494,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short infrared drying and crosslinking of water based varnish ciated on EPDM substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bideau</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement thermo-hydrique d'un vernis appliqué sur un élastomère et soumis à un rayonnement infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 94-95</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp 421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403966v1</w:t>
+                <w:t xml:space="preserve">hal-00403971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement thermo-hydrique d'un vernis appliqué sur un élastomère et soumis à un rayonnement infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Bideau</w:t>
+                <w:t xml:space="preserve">Short infrared drying and crosslinking of water based varnish ciated on EPDM substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp 421-426</w:t>
+              <w:t xml:space="preserve">Colloque AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. pp. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403971v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation de vernis en base aqueuse sous rayonnement infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp 308-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6837,77 +6837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the drying and curing of water based varnishes by infrared radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp. 1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du séchage par convection et par infrarouge d'un sulfate de fer hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une commande optimale pour le séchage par rayonnement infrarouge d'un polymère en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,51 +7135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with constraints of an infrared-convective drying of a polymer aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7230,64 +7230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">estimation of diffusion coefficient in drying of polymer aqueous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international drying symposiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary. pp.1839-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7325,64 +7325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coefficient de diffusion d'un polymère en solution aqueuse au cours de son séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes journées du Groupe Français des Polymères section Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7775,77 +7775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared drying of polyamide fibers and aqueous adhesive composite supported by a polymer film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7876,77 +7876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7964,77 +7964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du séchage et de la réticulation par infrarouge de vernis en base acqueuse. Partie I : Caractérisation des vernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8324,51 +8324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadine.allanic@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2373-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadine.allanic@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2373-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>