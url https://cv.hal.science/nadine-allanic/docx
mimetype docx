--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -300,343 +300,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
+                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294485v1</w:t>
+                <w:t xml:space="preserve">hal-04061979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and viscosity identification via temperature measurement on a polymer injection molding line</w:t>
+                <w:t xml:space="preserve">Flow Activation Energy Estimation by Thermo‐Rheological Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 206, pp.123954. </w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.2300019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mren.202300019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061979v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological reduced order models for non-Newtonian fluid flows with power-law viscosity via the modal identification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.123692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -664,291 +664,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse heat transfer optimization of stamping with over-molding process involving high performance thermoplastic composites: experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On‐line melt temperature measurements for polymer injection molding through an instrumented annular duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+                <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tardif</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01648-w⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.3994-4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.26161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560434v1</w:t>
+                <w:t xml:space="preserve">hal-04199366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On‐line melt temperature measurements for polymer injection molding through an instrumented annular duct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiao Lin</w:t>
+                <w:t xml:space="preserve">Inverse heat transfer optimization of stamping with over-molding process involving high performance thermoplastic composites: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Beau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (12), pp.3994-4004. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.26161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01648-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199366v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Solution for Viscosity Identification in a Polymer Production Line via Convection Analysis</w:t>
               </w:r>
@@ -960,77 +960,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 926, pp.1914-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1090,77 +1090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.121988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow of power-law fluids in concentric annuli: A full analytical approximate solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,51 +1246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 285, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,51 +1376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (s2), </w:t>
@@ -1458,103 +1458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a thermal Reduced Order Model with explicit dependence on viscosity for a generalized Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Girault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.26 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1614,64 +1614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (1), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2413,64 +2413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (12), pp.2806 - 2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,64 +2555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harkous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.1634 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.197 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,77 +4150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. </w:t>
@@ -4284,77 +4284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de thermique : Thermique et Agroressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
@@ -4513,103 +4513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal design methodology to hybrid manufacturing process of High Performance Thermoplastics Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4669,77 +4669,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-RUBBERCON 2020 Environment and Recycling: A Strategic Challenge for Rubber Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4790,64 +4790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Béreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4892,277 +4892,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
+              <w:t xml:space="preserve">CNR IUT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968772v1</w:t>
+                <w:t xml:space="preserve">hal-03452600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une géométrie annulaire dans l'analyse d'un écoulement de polymère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of a filled elastomer microstructure on the mechanical response and fatigue life of a specific specimen with controlled gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Bereaux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">DEPOS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452600v1</w:t>
+                <w:t xml:space="preserve">hal-04968772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des modèles historiques de cinétique de cuisson par mesures physico chimique et mécanique d’un réseau élastomère</w:t>
               </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5267,351 +5267,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of a concentric annular polymer flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Couedel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international ESAFORM conference on material forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233076v1</w:t>
+                <w:t xml:space="preserve">hal-02317397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of a concentric annular polymer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Couedel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd international ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAFORM, May 2019, Vitoria-Gasteiz, Spain. pp.130004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317397v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la viscosité d’un polymère en écoulement à l’aide d’un modèle réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Girault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
@@ -5813,51 +5813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd International Conference of the Polymer Processing Society PPS 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France. pp.40005 - 50003, </w:t>
@@ -6055,64 +6055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,64 +6180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International ESAFORM Conference on Material Forming – ESAFORM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.170033 - 60016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6418,64 +6418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7478,64 +7478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Couedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, pau, France</w:t>
@@ -7596,103 +7596,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jegouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8324,51 +8324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadine.allanic@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2373-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadine.allanic@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Guerfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/jffhmt.2024.015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123954" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202300019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01648-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-05ji5t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicoleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.10.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35BZ5L3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tymen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2017.1410505" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-016-1816-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemeunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2373-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W6810Z5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harkous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1120-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7B5TD28-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;zenoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDN8KCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0196-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBFTPMZB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN836C0S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerfi Djamel Eddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/enfht24.273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Guerfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2024-121973" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Gal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;reaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04233076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Huou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>