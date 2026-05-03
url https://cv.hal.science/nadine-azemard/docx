--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -5677,282 +5677,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00404810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Process Variability Monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
+                <w:t xml:space="preserve">An Innovative Timing Slack Monitor for Variation Tolerant Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Beigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICICDT 2009 - IEEE International Conference on IC Design and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Austin, TX, United States. pp.215-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICDT.2009.5166299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00374368v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Timing Slack Monitor for Variation Tolerant Circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+                <w:t xml:space="preserve">On-Chip Process Variability Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Moubdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICICDT 2009 - IEEE International Conference on IC Design and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICICDT.2009.5166299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371174v1</w:t>
+                <w:t xml:space="preserve">lirmm-00374368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting SSTA Results with Correlation</w:t>
               </w:r>
@@ -6903,51 +6903,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00340221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSTA Considering Switching Process Induced Correlations</w:t>
+                <w:t xml:space="preserve">SSTA with Structure Correlations Considering input Slope and Output Load Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeqin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
@@ -6965,324 +6965,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles R. Ducharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCCAS: Asia Pacific Conference on Circuits and System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00340564v1</w:t>
+                <w:t xml:space="preserve">lirmm-00340231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup and Hold Timing Violations Induced by Process Variations, in a Digital Multiplier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SSTA Considering Switching Process Induced Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeqin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles R. Ducharme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.70⟩</w:t>
+              <w:t xml:space="preserve">APCCAS: Asia Pacific Conference on Circuits and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Macao, China. pp.562-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS.2008.4746085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00280809v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00340564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSTA with Structure Correlations Considering input Slope and Output Load Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setup and Hold Timing Violations Induced by Process Variations, in a Digital Multiplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeqin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.316-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00340231v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00280809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Statistical Timing Analysis Flow and Its Application to Timing Margin Evaluation</w:t>
               </w:r>
@@ -8194,51 +8194,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00117119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Analysis in Presence of Voltage Drops and Temperature Gradients</w:t>
+                <w:t xml:space="preserve">Timing Analysis in Presence of Supply Voltage and Temperature Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin M. Wilson</w:t>
@@ -8256,89 +8256,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAU: Timing Issues in the Specification and Synthesis of Digital Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPD: International Symposium on Physical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Jose, CA, United States. pp.10-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1123008.1123012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106705v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Area-Latency Tradeoff of Asynchronous CMOS data Dependent Adders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8367,81 +8376,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00117102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Analysis in Presence of Supply Voltage and Temperature Variations</w:t>
+                <w:t xml:space="preserve">Timing Analysis in Presence of Voltage Drops and Temperature Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin M. Wilson</w:t>
@@ -8459,82 +8468,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPD: International Symposium on Physical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAU: Timing Issues in the Specification and Synthesis of Digital Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Jose, CA, United States. pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1123008.1123012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102760v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit Sizing Method under Delay Constraint</w:t>
               </w:r>
@@ -9340,264 +9340,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Indicators for Circuit Optimization</w:t>
+                <w:t xml:space="preserve">Protocole d'Optimisation de Circuit CMOS Orienté Basse Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Landrault</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FTFC: Faible Tension - Faible Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106076v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'Optimisation de Circuit CMOS Orienté Basse Puissance</w:t>
+                <w:t xml:space="preserve">Speed Indicators for Circuit Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Landrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC: Faible Tension - Faible Consommation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Leuven, Belgium. pp.618-628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11556930_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripple Carry Adder for Micropipeline Circuits</w:t>
               </w:r>
@@ -10551,278 +10551,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Protocol Based on Performance Metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delay Bound Based CMOS Gate Sizing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Verle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS 2004 - 19th International Conference on Design of Circuits and Integrated Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Vancouver, BC, Canada. pp.189-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2004.1329494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108935v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Bound Based CMOS Gate Sizing Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization Protocol Based on Performance Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCIS 2004 - 19th International Conference on Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Bordeaux, France. pp.964-968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2004.1329494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108856v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Layout Synthesis Based Performance Optimization</w:t>
               </w:r>
@@ -11445,273 +11445,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00239459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Performance Representation of a CMOS Standard Cell Library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+                <w:t xml:space="preserve">Metric Definition for Circuit Speed Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.83-88</w:t>
+              <w:t xml:space="preserve">IWLS: International Workshop on Logic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Laguna Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00239460v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Definition for Circuit Speed Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing Performance Representation of a CMOS Standard Cell Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.451-460</w:t>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269568v1</w:t>
+                <w:t xml:space="preserve">lirmm-00239460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Definition for Circuit Speed Optimization</w:t>
               </w:r>
@@ -11723,116 +11723,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS: International Workshop on Logic Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Laguna Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.451-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269689v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'une Métrique d'Insertion de Buffers</w:t>
               </w:r>
@@ -12257,238 +12257,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Maximum Speed of CMOS Gate Library</w:t>
+                <w:t xml:space="preserve">Structure Independent Representation of Output Transition Time for CMOS Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Seville, Spain. pp.247-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45716-X_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00239455v1</w:t>
+                <w:t xml:space="preserve">lirmm-00244012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Independent Representation of Output Transition Time for CMOS Library</w:t>
+                <w:t xml:space="preserve">Defining the Maximum Speed of CMOS Gate Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Santander, Spain. pp.81-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00244012v1</w:t>
+                <w:t xml:space="preserve">lirmm-00239455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Analyttical Model for delay Performance Estimation in Submicron CMOS</w:t>
               </w:r>
@@ -20232,51 +20232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E1CF506"/>
+    <w:nsid w:val="80ABB5BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20463,51 +20463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-azemard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068448813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01295833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00761821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqin Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4ZMDR1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Rebaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moubdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasbouygues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2006.884860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00104315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2005.857400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2005.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTWR4DX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cdt:20050026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rezzoug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2002.804088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-7621(00)00055-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29S6X1Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/43.238609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.62196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510289" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumettier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD0N7XWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_31" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M2T8T9KK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00404810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHZL0R88-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2009.6041336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281175v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00283731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2008.4746085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.70" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2007.364426" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCV1R234-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379837" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0M5LHZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106705v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1123008.1123012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2005.4633585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_71" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJR9MV4N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_63" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DXVSWH1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_74" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8JX708MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_86" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7L34LM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBN29HG1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G28L9PGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329494" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schindler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39762-5_8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8MNQSHH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257205" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269568v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45716-X_25" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D70R64K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2001.997497" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poirier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASIC.2000.880715" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.405403" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239424v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cremoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814465" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241190v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.705219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guntzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turgis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTC.1996.494153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/224081.224104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrian Mellah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURDAC.1992.246248" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1992.228032" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDAC.1991.206368" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239369v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2012.6376360" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1310" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762096v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1178" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398764v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Svensson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189961v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vounckx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2007.06.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLHQFZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B394F6E5F30E646E8DBF08E74C9E3993B93CDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239359v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_26" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Carrabina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259939v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-azemard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068448813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01295833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00761821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqin Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4ZMDR1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Rebaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moubdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasbouygues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2006.884860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00104315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2005.857400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2005.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTWR4DX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cdt:20050026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rezzoug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2002.804088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-7621(00)00055-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29S6X1Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/43.238609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.62196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510289" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumettier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD0N7XWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_31" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M2T8T9KK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00404810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHZL0R88-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2009.6041336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281175v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00283731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2008.4746085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2007.364426" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCV1R234-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379837" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0M5LHZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1123008.1123012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2005.4633585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_71" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJR9MV4N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_63" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DXVSWH1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_74" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8JX708MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_86" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7L34LM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBN29HG1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G28L9PGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schindler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39762-5_8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8MNQSHH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257205" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239460v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45716-X_25" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D70R64K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2001.997497" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poirier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASIC.2000.880715" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.405403" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239424v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cremoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814465" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241190v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.705219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guntzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turgis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTC.1996.494153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/224081.224104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrian Mellah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURDAC.1992.246248" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1992.228032" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDAC.1991.206368" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239369v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2012.6376360" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1310" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762096v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1178" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398764v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Svensson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189961v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vounckx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2007.06.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLHQFZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B394F6E5F30E646E8DBF08E74C9E3993B93CDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239359v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_26" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Carrabina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259939v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>