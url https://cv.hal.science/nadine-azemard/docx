--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -11445,273 +11445,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00239459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Definition for Circuit Speed Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing Performance Representation of a CMOS Standard Cell Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS: International Workshop on Logic Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Laguna Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269689v1</w:t>
+                <w:t xml:space="preserve">lirmm-00239460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Performance Representation of a CMOS Standard Cell Library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+                <w:t xml:space="preserve">Metric Definition for Circuit Speed Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.83-88</w:t>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.451-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00239460v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Definition for Circuit Speed Optimization</w:t>
               </w:r>
@@ -11723,116 +11723,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Turin, Italy. pp.451-460</w:t>
+              <w:t xml:space="preserve">IWLS: International Workshop on Logic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Laguna Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269568v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'une Métrique d'Insertion de Buffers</w:t>
               </w:r>
@@ -13393,226 +13393,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00239439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and Lower bound Determination of delay on Critical Path</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POPS: A tool for Delay/Power Performance/Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASIC-SoC: International ASIC/SOC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Arlington, VA, United States. pp.276-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASIC.2000.880715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00239437v1</w:t>
+                <w:t xml:space="preserve">lirmm-00239434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPS: A tool for Delay/Power Performance/Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper and Lower bound Determination of delay on Critical Path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIC-SoC: International ASIC/SOC Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Montpellier, France. pp.543-547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASIC.2000.880715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00239434v1</w:t>
+                <w:t xml:space="preserve">lirmm-00239437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Bound Determination for Path Constraint Satisfaction</w:t>
               </w:r>
@@ -14301,334 +14301,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00241376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Selection for Delay and Power Performance Optimization</w:t>
+                <w:t xml:space="preserve">Path Resizing Based on Incremental Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAME: Sophia Antipolis Forum on Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Monterey, CA, United States. pp.90-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.1998.705219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00239415v1</w:t>
+                <w:t xml:space="preserve">lirmm-00241190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPS: Performance Optimization by Path Selection</w:t>
+                <w:t xml:space="preserve">Path Selection for Delay and Power Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Madrid, Spain. pp.10-15</w:t>
+              <w:t xml:space="preserve">SAME: Sophia Antipolis Forum on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Sophia Antipolis, France. pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00239421v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00239415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Resizing Based on Incremental Technique</w:t>
+                <w:t xml:space="preserve">POPS: Performance Optimization by Path Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Madrid, Spain. pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.1998.705219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00241190v1</w:t>
+                <w:t xml:space="preserve">lirmm-00239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPS: A New Tool for Path Evaluation</w:t>
               </w:r>
@@ -20232,51 +20232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80ABB5BF"/>
+    <w:nsid w:val="808FDA3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20463,51 +20463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-azemard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068448813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01295833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00761821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqin Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4ZMDR1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Rebaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moubdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasbouygues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2006.884860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00104315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2005.857400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2005.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTWR4DX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cdt:20050026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rezzoug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2002.804088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-7621(00)00055-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29S6X1Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/43.238609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.62196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510289" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumettier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD0N7XWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_31" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M2T8T9KK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00404810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHZL0R88-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2009.6041336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281175v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00283731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2008.4746085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2007.364426" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCV1R234-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379837" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0M5LHZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1123008.1123012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2005.4633585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_71" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJR9MV4N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_63" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DXVSWH1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_74" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8JX708MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_86" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7L34LM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBN29HG1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G28L9PGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schindler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39762-5_8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8MNQSHH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257205" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239460v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45716-X_25" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D70R64K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2001.997497" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poirier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASIC.2000.880715" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.405403" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239424v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cremoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814465" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241190v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.705219" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guntzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turgis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTC.1996.494153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/224081.224104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrian Mellah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURDAC.1992.246248" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1992.228032" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDAC.1991.206368" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239369v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2012.6376360" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1310" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762096v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1178" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398764v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Svensson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189961v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vounckx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2007.06.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLHQFZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B394F6E5F30E646E8DBF08E74C9E3993B93CDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239359v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_26" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Carrabina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259939v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-azemard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068448813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01295833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00761821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqin Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4ZMDR1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Rebaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2011.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moubdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migairou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasbouygues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2006.884860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00104315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2005.857400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2005.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTWR4DX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cdt:20050026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rezzoug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2002.804088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-7621(00)00055-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29S6X1Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/43.238609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.62196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510289" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumettier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2010.5510277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603930" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FD0N7XWS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_31" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M2T8T9KK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00404810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2009.5166299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11802-9_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHZL0R88-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2009.6041336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281175v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2008.4567271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00283731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00340564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2008.4746085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.70" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00178525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2007.364426" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCV1R234-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379837" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_45" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0M5LHZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1123008.1123012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2005.4633585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_71" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VJR9MV4N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629980" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_63" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2DXVSWH1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_74" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8JX708MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_86" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7L34LM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBN29HG1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30205-6_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G28L9PGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2004.1329494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108654v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schindler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39762-5_8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8MNQSHH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2003.1257205" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269568v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45716-X_25" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D70R64K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239446v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2001.997497" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poirier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASIC.2000.880715" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.405403" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239424v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cremoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1999.814465" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00244002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.705219" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guntzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turgis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTC.1996.494153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/224081.224104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241364v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrian Mellah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonzom" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURDAC.1992.246248" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1992.228032" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00241327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDAC.1991.206368" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239384v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Trauchessec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1991.212836" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239369v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2012.6376360" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1310" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00762096v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1178" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398764v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1227" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Svensson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189961v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vounckx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2007.06.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PLHQFZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74442-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399454v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1125-9_4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56B394F6E5F30E646E8DBF08E74C9E3993B93CDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239359v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_26" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00239354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Carrabina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00259939v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>